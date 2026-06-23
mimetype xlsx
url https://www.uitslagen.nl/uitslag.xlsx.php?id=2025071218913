--- v0 (2025-12-17)
+++ v1 (2026-06-23)
@@ -191,51 +191,51 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E1480"/>
+  <dimension ref="A1:E1479"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Voorthuizen Loopt</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Voorthuizen - Zaterdag 12 juli 2025</t>
@@ -6439,33132 +6439,33105 @@
       </c>
       <c r="C235" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D235" s="6" t="inlineStr">
         <is>
           <t>28:57</t>
         </is>
       </c>
       <c r="E235" s="6" t="inlineStr">
         <is>
           <t>28:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
       <c r="A236" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B236" s="9" t="inlineStr">
         <is>
-          <t>Mikala Schotanus</t>
+          <t>Noor Zegers</t>
         </is>
       </c>
       <c r="C236" s="9" t="inlineStr">
         <is>
-          <t>Bos Dynamics - 3</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
-          <t>29:03</t>
+          <t>29:07</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>27:32</t>
+          <t>28:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
       <c r="A237" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
-          <t>Noor Zegers</t>
+          <t>Iris Boerman</t>
         </is>
       </c>
       <c r="C237" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D237" s="6" t="inlineStr">
         <is>
-          <t>29:07</t>
+          <t>29:09</t>
         </is>
       </c>
       <c r="E237" s="6" t="inlineStr">
         <is>
           <t>28:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
       <c r="A238" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B238" s="9" t="inlineStr">
         <is>
-          <t>Iris Boerman</t>
+          <t>Imke Klok</t>
         </is>
       </c>
       <c r="C238" s="9" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D238" s="8" t="inlineStr">
         <is>
-          <t>29:09</t>
+          <t>29:10</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>28:25</t>
+          <t>28:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
-          <t>Imke Klok</t>
+          <t>Esmée Buter</t>
         </is>
       </c>
       <c r="C239" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Apeldoorn</t>
         </is>
       </c>
       <c r="D239" s="6" t="inlineStr">
         <is>
           <t>29:10</t>
         </is>
       </c>
       <c r="E239" s="6" t="inlineStr">
         <is>
-          <t>28:29</t>
+          <t>28:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
       <c r="A240" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B240" s="9" t="inlineStr">
         <is>
-          <t>Esmée Buter</t>
+          <t>Danique Brandsen</t>
         </is>
       </c>
       <c r="C240" s="9" t="inlineStr">
         <is>
-          <t>Apeldoorn</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D240" s="8" t="inlineStr">
         <is>
-          <t>29:10</t>
+          <t>29:12</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>28:11</t>
+          <t>28:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
       <c r="A241" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
-          <t>Danique Brandsen</t>
+          <t>Sifra Grit</t>
         </is>
       </c>
       <c r="C241" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Nunspeet</t>
         </is>
       </c>
       <c r="D241" s="6" t="inlineStr">
         <is>
-          <t>29:12</t>
+          <t>29:21</t>
         </is>
       </c>
       <c r="E241" s="6" t="inlineStr">
         <is>
-          <t>28:31</t>
+          <t>28:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
       <c r="A242" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B242" s="9" t="inlineStr">
         <is>
-          <t>Sifra Grit</t>
+          <t>Lisette Meijers</t>
         </is>
       </c>
       <c r="C242" s="9" t="inlineStr">
         <is>
-          <t>Nunspeet</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D242" s="8" t="inlineStr">
         <is>
-          <t>29:21</t>
+          <t>29:22</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>28:18</t>
+          <t>28:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
       <c r="A243" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
-          <t>Lisette Meijers</t>
+          <t>Eva Leertouwer</t>
         </is>
       </c>
       <c r="C243" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Ridderkerk</t>
         </is>
       </c>
       <c r="D243" s="6" t="inlineStr">
         <is>
-          <t>29:22</t>
+          <t>29:26</t>
         </is>
       </c>
       <c r="E243" s="6" t="inlineStr">
         <is>
-          <t>28:12</t>
+          <t>28:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
       <c r="A244" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B244" s="9" t="inlineStr">
         <is>
-          <t>Eva Leertouwer</t>
+          <t>Frederique Hendriks</t>
         </is>
       </c>
       <c r="C244" s="9" t="inlineStr">
         <is>
-          <t>Ridderkerk</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D244" s="8" t="inlineStr">
         <is>
-          <t>29:26</t>
+          <t>29:33</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>28:15</t>
+          <t>27:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
       <c r="A245" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
-          <t>Frederique Hendriks</t>
+          <t>Fay Bruinekreeft</t>
         </is>
       </c>
       <c r="C245" s="7" t="inlineStr">
         <is>
           <t>Barneveld</t>
         </is>
       </c>
       <c r="D245" s="6" t="inlineStr">
         <is>
-          <t>29:33</t>
+          <t>29:38</t>
         </is>
       </c>
       <c r="E245" s="6" t="inlineStr">
         <is>
-          <t>27:36</t>
+          <t>28:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
       <c r="A246" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B246" s="9" t="inlineStr">
         <is>
-          <t>Fay Bruinekreeft</t>
+          <t>Anne Jong</t>
         </is>
       </c>
       <c r="C246" s="9" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D246" s="8" t="inlineStr">
         <is>
-          <t>29:38</t>
+          <t>29:40</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>28:55</t>
+          <t>28:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
       <c r="A247" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
-          <t>Anne Jong</t>
+          <t>Lisanne Verwoert</t>
         </is>
       </c>
       <c r="C247" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Westervoort</t>
         </is>
       </c>
       <c r="D247" s="6" t="inlineStr">
         <is>
-          <t>29:40</t>
+          <t>29:44</t>
         </is>
       </c>
       <c r="E247" s="6" t="inlineStr">
         <is>
-          <t>28:40</t>
+          <t>28:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
       <c r="A248" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B248" s="9" t="inlineStr">
         <is>
-          <t>Lisanne Verwoert</t>
+          <t>Alieke Terpstra-Legemaat</t>
         </is>
       </c>
       <c r="C248" s="9" t="inlineStr">
         <is>
-          <t>Westervoort</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D248" s="8" t="inlineStr">
         <is>
-          <t>29:44</t>
+          <t>29:47</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>28:27</t>
+          <t>28:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="249">
       <c r="A249" s="6" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
-          <t>Alieke Terpstra-Legemaat</t>
+          <t>Emma Flesserus</t>
         </is>
       </c>
       <c r="C249" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D249" s="6" t="inlineStr">
         <is>
           <t>29:47</t>
         </is>
       </c>
       <c r="E249" s="6" t="inlineStr">
         <is>
           <t>28:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="250">
       <c r="A250" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B250" s="9" t="inlineStr">
         <is>
-          <t>Emma Flesserus</t>
+          <t>Jorinda Verhoef</t>
         </is>
       </c>
       <c r="C250" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Putten</t>
         </is>
       </c>
       <c r="D250" s="8" t="inlineStr">
         <is>
-          <t>29:47</t>
+          <t>29:52</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>28:57</t>
+          <t>29:24</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="251">
       <c r="A251" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
-          <t>Jorinda Verhoef</t>
+          <t>Brenna van 't Veld</t>
         </is>
       </c>
       <c r="C251" s="7" t="inlineStr">
         <is>
-          <t>Putten</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D251" s="6" t="inlineStr">
         <is>
-          <t>29:52</t>
+          <t>30:03</t>
         </is>
       </c>
       <c r="E251" s="6" t="inlineStr">
         <is>
-          <t>29:24</t>
+          <t>28:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
       <c r="A252" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B252" s="9" t="inlineStr">
         <is>
-          <t>Brenna van 't Veld</t>
+          <t>Thirza Noordermeer</t>
         </is>
       </c>
       <c r="C252" s="9" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Moba - 3</t>
         </is>
       </c>
       <c r="D252" s="8" t="inlineStr">
         <is>
-          <t>30:03</t>
+          <t>30:07</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>28:56</t>
+          <t>29:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="253">
       <c r="A253" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
-          <t>Thirza Noordermeer</t>
+          <t>Dyonne van Hardeveld</t>
         </is>
       </c>
       <c r="C253" s="7" t="inlineStr">
         <is>
-          <t>Moba - 3</t>
+          <t>Hul Luigjes Hardeveld - 1</t>
         </is>
       </c>
       <c r="D253" s="6" t="inlineStr">
         <is>
-          <t>30:07</t>
+          <t>30:10</t>
         </is>
       </c>
       <c r="E253" s="6" t="inlineStr">
         <is>
-          <t>29:25</t>
+          <t>28:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
       <c r="A254" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B254" s="9" t="inlineStr">
         <is>
-          <t>Dyonne van Hardeveld</t>
+          <t>Feline Benavides</t>
         </is>
       </c>
       <c r="C254" s="9" t="inlineStr">
         <is>
-          <t>Hul Luigjes Hardeveld - 1</t>
+          <t>Rotterdam</t>
         </is>
       </c>
       <c r="D254" s="8" t="inlineStr">
         <is>
-          <t>30:10</t>
+          <t>30:11</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
-          <t>28:27</t>
+          <t>29:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
       <c r="A255" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>Feline Benavides</t>
+          <t>Yasmine van Twillert</t>
         </is>
       </c>
       <c r="C255" s="7" t="inlineStr">
         <is>
-          <t>Rotterdam</t>
+          <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D255" s="6" t="inlineStr">
         <is>
           <t>30:11</t>
         </is>
       </c>
       <c r="E255" s="6" t="inlineStr">
         <is>
-          <t>29:31</t>
+          <t>28:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
       <c r="A256" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B256" s="9" t="inlineStr">
         <is>
-          <t>Yasmine van Twillert</t>
+          <t>Roos Nummerdor</t>
         </is>
       </c>
       <c r="C256" s="9" t="inlineStr">
         <is>
-          <t>Bunschoten-Spakenburg</t>
+          <t>Ermelo</t>
         </is>
       </c>
       <c r="D256" s="8" t="inlineStr">
         <is>
-          <t>30:11</t>
+          <t>30:12</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>28:33</t>
+          <t>29:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
       <c r="A257" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
-          <t>Roos Nummerdor</t>
+          <t>Melissa van Twillert</t>
         </is>
       </c>
       <c r="C257" s="7" t="inlineStr">
         <is>
-          <t>Ermelo</t>
+          <t>Bunschoten-Spakenburg</t>
         </is>
       </c>
       <c r="D257" s="6" t="inlineStr">
         <is>
-          <t>30:12</t>
+          <t>30:18</t>
         </is>
       </c>
       <c r="E257" s="6" t="inlineStr">
         <is>
-          <t>29:04</t>
+          <t>28:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
       <c r="A258" s="8" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B258" s="9" t="inlineStr">
         <is>
-          <t>Melissa van Twillert</t>
+          <t>Myrthe van den Brink</t>
         </is>
       </c>
       <c r="C258" s="9" t="inlineStr">
         <is>
-          <t>Bunschoten-Spakenburg</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D258" s="8" t="inlineStr">
         <is>
-          <t>30:18</t>
+          <t>30:21</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>28:40</t>
+          <t>28:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
       <c r="A259" s="6" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
-          <t>Myrthe van den Brink</t>
+          <t>Nienke Hartman</t>
         </is>
       </c>
       <c r="C259" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Putten</t>
         </is>
       </c>
       <c r="D259" s="6" t="inlineStr">
         <is>
-          <t>30:21</t>
+          <t>30:22</t>
         </is>
       </c>
       <c r="E259" s="6" t="inlineStr">
         <is>
-          <t>28:53</t>
+          <t>29:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
       <c r="A260" s="8" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B260" s="9" t="inlineStr">
         <is>
-          <t>Nienke Hartman</t>
+          <t>Sanne Willemsen</t>
         </is>
       </c>
       <c r="C260" s="9" t="inlineStr">
         <is>
-          <t>Putten</t>
+          <t>Eyefashion Ermelo - 2</t>
         </is>
       </c>
       <c r="D260" s="8" t="inlineStr">
         <is>
-          <t>30:22</t>
+          <t>30:25</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
-          <t>29:07</t>
+          <t>30:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
       <c r="A261" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
-          <t>Sanne Willemsen</t>
+          <t>Sanne van Hemert</t>
         </is>
       </c>
       <c r="C261" s="7" t="inlineStr">
         <is>
-          <t>Eyefashion Ermelo - 2</t>
+          <t>Vakantiepark Ackersate - 3</t>
         </is>
       </c>
       <c r="D261" s="6" t="inlineStr">
         <is>
-          <t>30:25</t>
+          <t>30:26</t>
         </is>
       </c>
       <c r="E261" s="6" t="inlineStr">
         <is>
-          <t>30:02</t>
+          <t>29:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B262" s="9" t="inlineStr">
         <is>
-          <t>Sanne van Hemert</t>
+          <t>Anneke van Dodewaard</t>
         </is>
       </c>
       <c r="C262" s="9" t="inlineStr">
         <is>
-          <t>Vakantiepark Ackersate - 3</t>
+          <t>Van den Brink Staalbouw Barnev - 3</t>
         </is>
       </c>
       <c r="D262" s="8" t="inlineStr">
         <is>
-          <t>30:26</t>
+          <t>30:29</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>29:27</t>
+          <t>29:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
       <c r="A263" s="6" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
-          <t>Anneke van Dodewaard</t>
+          <t>Julia van de Braak</t>
         </is>
       </c>
       <c r="C263" s="7" t="inlineStr">
         <is>
-          <t>Van den Brink Staalbouw Barnev - 3</t>
+          <t>Condoor - 3</t>
         </is>
       </c>
       <c r="D263" s="6" t="inlineStr">
         <is>
           <t>30:29</t>
         </is>
       </c>
       <c r="E263" s="6" t="inlineStr">
         <is>
-          <t>29:57</t>
+          <t>30:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
       <c r="A264" s="8" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B264" s="9" t="inlineStr">
         <is>
-          <t>Julia van de Braak</t>
+          <t>Dagmar Koole</t>
         </is>
       </c>
       <c r="C264" s="9" t="inlineStr">
         <is>
-          <t>Condoor - 3</t>
+          <t>Utrecht</t>
         </is>
       </c>
       <c r="D264" s="8" t="inlineStr">
         <is>
-          <t>30:29</t>
+          <t>30:43</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
-          <t>30:00</t>
+          <t>29:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="265">
       <c r="A265" s="6" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
-          <t>Dagmar Koole</t>
+          <t>Melanie Jansen</t>
         </is>
       </c>
       <c r="C265" s="7" t="inlineStr">
         <is>
-          <t>Utrecht</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D265" s="6" t="inlineStr">
         <is>
-          <t>30:43</t>
+          <t>30:51</t>
         </is>
       </c>
       <c r="E265" s="6" t="inlineStr">
         <is>
-          <t>29:02</t>
+          <t>30:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="8" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="B266" s="9" t="inlineStr">
         <is>
-          <t>Melanie Jansen</t>
+          <t>Drs Sjoukje van Deuren</t>
         </is>
       </c>
       <c r="C266" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Pescattura - 1</t>
         </is>
       </c>
       <c r="D266" s="8" t="inlineStr">
         <is>
-          <t>30:51</t>
+          <t>31:10</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>30:23</t>
+          <t>30:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
       <c r="A267" s="6" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
-          <t>Drs Sjoukje van Deuren</t>
+          <t>Alexandra de Meijere</t>
         </is>
       </c>
       <c r="C267" s="7" t="inlineStr">
         <is>
           <t>Pescattura - 1</t>
         </is>
       </c>
       <c r="D267" s="6" t="inlineStr">
         <is>
           <t>31:10</t>
         </is>
       </c>
       <c r="E267" s="6" t="inlineStr">
         <is>
           <t>30:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
       <c r="A268" s="8" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B268" s="9" t="inlineStr">
         <is>
-          <t>Alexandra de Meijere</t>
+          <t>Shannice Wilner</t>
         </is>
       </c>
       <c r="C268" s="9" t="inlineStr">
         <is>
           <t>Pescattura - 1</t>
         </is>
       </c>
       <c r="D268" s="8" t="inlineStr">
         <is>
           <t>31:10</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>30:29</t>
+          <t>30:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
       <c r="A269" s="6" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
-          <t>Shannice Wilner</t>
+          <t>Vita Bresser</t>
         </is>
       </c>
       <c r="C269" s="7" t="inlineStr">
         <is>
           <t>Pescattura - 1</t>
         </is>
       </c>
       <c r="D269" s="6" t="inlineStr">
         <is>
           <t>31:10</t>
         </is>
       </c>
       <c r="E269" s="6" t="inlineStr">
         <is>
-          <t>30:30</t>
+          <t>30:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
       <c r="A270" s="8" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B270" s="9" t="inlineStr">
         <is>
-          <t>Vita Bresser</t>
+          <t>Rhode Simon</t>
         </is>
       </c>
       <c r="C270" s="9" t="inlineStr">
         <is>
-          <t>Pescattura - 1</t>
+          <t>Eyefashion Ermelo - 2</t>
         </is>
       </c>
       <c r="D270" s="8" t="inlineStr">
         <is>
-          <t>31:10</t>
+          <t>31:21</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>30:29</t>
+          <t>30:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
       <c r="A271" s="6" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
-          <t>Rhode Simon</t>
+          <t>Sophie Woudenberg</t>
         </is>
       </c>
       <c r="C271" s="7" t="inlineStr">
         <is>
-          <t>Eyefashion Ermelo - 2</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D271" s="6" t="inlineStr">
         <is>
-          <t>31:21</t>
+          <t>31:23</t>
         </is>
       </c>
       <c r="E271" s="6" t="inlineStr">
         <is>
-          <t>30:59</t>
+          <t>30:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
       <c r="A272" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B272" s="9" t="inlineStr">
         <is>
-          <t>Sophie Woudenberg</t>
+          <t>Lieke Bruinekreeft Beckerman</t>
         </is>
       </c>
       <c r="C272" s="9" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D272" s="8" t="inlineStr">
         <is>
-          <t>31:23</t>
+          <t>31:24</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>30:58</t>
+          <t>30:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="6" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
-          <t>Lieke Bruinekreeft Beckerman</t>
+          <t>Marit Stam</t>
         </is>
       </c>
       <c r="C273" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D273" s="6" t="inlineStr">
         <is>
           <t>31:24</t>
         </is>
       </c>
       <c r="E273" s="6" t="inlineStr">
         <is>
-          <t>30:06</t>
+          <t>30:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
       <c r="A274" s="8" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B274" s="9" t="inlineStr">
         <is>
-          <t>Marit Stam</t>
+          <t>Majsa Schotanus</t>
         </is>
       </c>
       <c r="C274" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Bos Dynamics - 3</t>
         </is>
       </c>
       <c r="D274" s="8" t="inlineStr">
         <is>
-          <t>31:24</t>
+          <t>31:27</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>30:07</t>
+          <t>29:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
       <c r="A275" s="6" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
-          <t>Majsa Schotanus</t>
+          <t>Manou van Hamersveld</t>
         </is>
       </c>
       <c r="C275" s="7" t="inlineStr">
         <is>
-          <t>Bos Dynamics - 3</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D275" s="6" t="inlineStr">
         <is>
-          <t>31:27</t>
+          <t>31:36</t>
         </is>
       </c>
       <c r="E275" s="6" t="inlineStr">
         <is>
-          <t>29:56</t>
+          <t>30:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="8" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B276" s="9" t="inlineStr">
         <is>
-          <t>Manou van Hamersveld</t>
+          <t>Liesbeth vd Brandhof</t>
         </is>
       </c>
       <c r="C276" s="9" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D276" s="8" t="inlineStr">
         <is>
-          <t>31:36</t>
+          <t>31:41</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>30:58</t>
+          <t>30:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
       <c r="A277" s="6" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
-          <t>Liesbeth vd Brandhof</t>
+          <t>Sterre Heijenbrock</t>
         </is>
       </c>
       <c r="C277" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Blaricum</t>
         </is>
       </c>
       <c r="D277" s="6" t="inlineStr">
         <is>
-          <t>31:41</t>
+          <t>31:45</t>
         </is>
       </c>
       <c r="E277" s="6" t="inlineStr">
         <is>
-          <t>30:29</t>
+          <t>29:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
       <c r="A278" s="8" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="B278" s="9" t="inlineStr">
         <is>
-          <t>Sterre Heijenbrock</t>
+          <t>Doortje van Maanen</t>
         </is>
       </c>
       <c r="C278" s="9" t="inlineStr">
         <is>
-          <t>Blaricum</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D278" s="8" t="inlineStr">
         <is>
-          <t>31:45</t>
+          <t>31:50</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>29:50</t>
+          <t>31:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
       <c r="A279" s="6" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
-          <t>Doortje van Maanen</t>
+          <t>Inge Budding</t>
         </is>
       </c>
       <c r="C279" s="7" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Ematra - 2</t>
         </is>
       </c>
       <c r="D279" s="6" t="inlineStr">
         <is>
           <t>31:50</t>
         </is>
       </c>
       <c r="E279" s="6" t="inlineStr">
         <is>
-          <t>31:31</t>
+          <t>31:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
       <c r="A280" s="8" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B280" s="9" t="inlineStr">
         <is>
-          <t>Inge Budding</t>
+          <t>Julia van Maanen</t>
         </is>
       </c>
       <c r="C280" s="9" t="inlineStr">
         <is>
-          <t>Ematra - 2</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D280" s="8" t="inlineStr">
         <is>
           <t>31:50</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>31:34</t>
+          <t>31:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="6" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
-          <t>Julia van Maanen</t>
+          <t>Nanouk Bijl</t>
         </is>
       </c>
       <c r="C281" s="7" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D281" s="6" t="inlineStr">
         <is>
-          <t>31:50</t>
+          <t>31:51</t>
         </is>
       </c>
       <c r="E281" s="6" t="inlineStr">
         <is>
-          <t>31:32</t>
+          <t>29:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="8" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B282" s="9" t="inlineStr">
         <is>
-          <t>Nanouk Bijl</t>
+          <t>Hadassa van der Voort</t>
         </is>
       </c>
       <c r="C282" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D282" s="8" t="inlineStr">
         <is>
-          <t>31:51</t>
+          <t>31:55</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>29:58</t>
+          <t>30:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
       <c r="A283" s="6" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
-          <t>Hadassa van der Voort</t>
+          <t>Marjolein Ruiter</t>
         </is>
       </c>
       <c r="C283" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Moba - 1</t>
         </is>
       </c>
       <c r="D283" s="6" t="inlineStr">
         <is>
-          <t>31:55</t>
+          <t>32:01</t>
         </is>
       </c>
       <c r="E283" s="6" t="inlineStr">
         <is>
-          <t>30:49</t>
+          <t>31:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
       <c r="A284" s="8" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B284" s="9" t="inlineStr">
         <is>
-          <t>Marjolein Ruiter</t>
+          <t>Anna de Vries</t>
         </is>
       </c>
       <c r="C284" s="9" t="inlineStr">
         <is>
-          <t>Moba - 1</t>
+          <t>Eemnes</t>
         </is>
       </c>
       <c r="D284" s="8" t="inlineStr">
         <is>
-          <t>32:01</t>
+          <t>32:02</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>31:23</t>
+          <t>30:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
       <c r="A285" s="6" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
-          <t>Anna de Vries</t>
+          <t>Gerwiene Visser</t>
         </is>
       </c>
       <c r="C285" s="7" t="inlineStr">
         <is>
-          <t>Eemnes</t>
+          <t>Nijkerk</t>
         </is>
       </c>
       <c r="D285" s="6" t="inlineStr">
         <is>
-          <t>32:02</t>
+          <t>32:08</t>
         </is>
       </c>
       <c r="E285" s="6" t="inlineStr">
         <is>
-          <t>30:14</t>
+          <t>30:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
       <c r="A286" s="8" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B286" s="9" t="inlineStr">
         <is>
-          <t>Gerwiene Visser</t>
+          <t>Guusje Korf</t>
         </is>
       </c>
       <c r="C286" s="9" t="inlineStr">
         <is>
-          <t>Nijkerk</t>
+          <t>Arnhem</t>
         </is>
       </c>
       <c r="D286" s="8" t="inlineStr">
         <is>
-          <t>32:08</t>
+          <t>32:10</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>30:35</t>
+          <t>30:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
       <c r="A287" s="6" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B287" s="7" t="inlineStr">
         <is>
-          <t>Guusje Korf</t>
+          <t>Marloes van Assenbergh</t>
         </is>
       </c>
       <c r="C287" s="7" t="inlineStr">
         <is>
-          <t>Arnhem</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D287" s="6" t="inlineStr">
         <is>
-          <t>32:10</t>
+          <t>32:17</t>
         </is>
       </c>
       <c r="E287" s="6" t="inlineStr">
         <is>
-          <t>30:57</t>
+          <t>31:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
       <c r="A288" s="8" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B288" s="9" t="inlineStr">
         <is>
-          <t>Marloes van Assenbergh</t>
+          <t>Denise van Wilgenburg</t>
         </is>
       </c>
       <c r="C288" s="9" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Putten</t>
         </is>
       </c>
       <c r="D288" s="8" t="inlineStr">
         <is>
-          <t>32:17</t>
+          <t>32:18</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>31:33</t>
+          <t>31:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
       <c r="A289" s="6" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
-          <t>Denise van Wilgenburg</t>
+          <t>Cato Rense</t>
         </is>
       </c>
       <c r="C289" s="7" t="inlineStr">
         <is>
-          <t>Putten</t>
+          <t>Condoor - 2</t>
         </is>
       </c>
       <c r="D289" s="6" t="inlineStr">
         <is>
-          <t>32:18</t>
+          <t>32:24</t>
         </is>
       </c>
       <c r="E289" s="6" t="inlineStr">
         <is>
-          <t>31:04</t>
+          <t>31:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
       <c r="A290" s="8" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B290" s="9" t="inlineStr">
         <is>
-          <t>Cato Rense</t>
+          <t>Femke Tigchelaar</t>
         </is>
       </c>
       <c r="C290" s="9" t="inlineStr">
         <is>
-          <t>Condoor - 2</t>
+          <t>Putten</t>
         </is>
       </c>
       <c r="D290" s="8" t="inlineStr">
         <is>
-          <t>32:24</t>
+          <t>32:36</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>31:52</t>
+          <t>30:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
       <c r="A291" s="6" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B291" s="7" t="inlineStr">
         <is>
-          <t>Femke Tigchelaar</t>
+          <t>Jorieke Wagtho</t>
         </is>
       </c>
       <c r="C291" s="7" t="inlineStr">
         <is>
-          <t>Putten</t>
+          <t>Kootwijkerbroek</t>
         </is>
       </c>
       <c r="D291" s="6" t="inlineStr">
         <is>
-          <t>32:36</t>
+          <t>32:39</t>
         </is>
       </c>
       <c r="E291" s="6" t="inlineStr">
         <is>
-          <t>30:50</t>
+          <t>31:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
       <c r="A292" s="8" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="B292" s="9" t="inlineStr">
         <is>
-          <t>Jorieke Wagtho</t>
+          <t>Julia van Losenoord</t>
         </is>
       </c>
       <c r="C292" s="9" t="inlineStr">
         <is>
-          <t>Kootwijkerbroek</t>
+          <t>Ermelo</t>
         </is>
       </c>
       <c r="D292" s="8" t="inlineStr">
         <is>
-          <t>32:39</t>
+          <t>32:43</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>31:20</t>
+          <t>31:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
       <c r="A293" s="6" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B293" s="7" t="inlineStr">
         <is>
-          <t>Julia van Losenoord</t>
+          <t>Kyra Stoffelen</t>
         </is>
       </c>
       <c r="C293" s="7" t="inlineStr">
         <is>
-          <t>Ermelo</t>
+          <t>Duiven</t>
         </is>
       </c>
       <c r="D293" s="6" t="inlineStr">
         <is>
-          <t>32:43</t>
+          <t>32:45</t>
         </is>
       </c>
       <c r="E293" s="6" t="inlineStr">
         <is>
-          <t>31:31</t>
+          <t>31:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
       <c r="A294" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="B294" s="9" t="inlineStr">
         <is>
-          <t>Kyra Stoffelen</t>
+          <t>Alinda Blok</t>
         </is>
       </c>
       <c r="C294" s="9" t="inlineStr">
         <is>
-          <t>Duiven</t>
+          <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D294" s="8" t="inlineStr">
         <is>
-          <t>32:45</t>
+          <t>32:46</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>31:55</t>
+          <t>30:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="6" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
-          <t>Alinda Blok</t>
+          <t>Henriette Blok</t>
         </is>
       </c>
       <c r="C295" s="7" t="inlineStr">
         <is>
           <t>Hoevelaken</t>
         </is>
       </c>
       <c r="D295" s="6" t="inlineStr">
         <is>
-          <t>32:46</t>
+          <t>32:47</t>
         </is>
       </c>
       <c r="E295" s="6" t="inlineStr">
         <is>
           <t>30:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
       <c r="A296" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B296" s="9" t="inlineStr">
         <is>
-          <t>Henriette Blok</t>
+          <t>Fien van Eede</t>
         </is>
       </c>
       <c r="C296" s="9" t="inlineStr">
         <is>
-          <t>Hoevelaken</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D296" s="8" t="inlineStr">
         <is>
-          <t>32:47</t>
+          <t>32:49</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>30:55</t>
+          <t>31:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
       <c r="A297" s="6" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
-          <t>Fien van Eede</t>
+          <t>Lisa Versteeg</t>
         </is>
       </c>
       <c r="C297" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D297" s="6" t="inlineStr">
         <is>
           <t>32:49</t>
         </is>
       </c>
       <c r="E297" s="6" t="inlineStr">
         <is>
           <t>31:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
       <c r="A298" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B298" s="9" t="inlineStr">
         <is>
-          <t>Lisa Versteeg</t>
+          <t>Jolien van Veenschoten</t>
         </is>
       </c>
       <c r="C298" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D298" s="8" t="inlineStr">
         <is>
           <t>32:49</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>31:45</t>
+          <t>32:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
       <c r="A299" s="6" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B299" s="7" t="inlineStr">
         <is>
-          <t>Jolien van Veenschoten</t>
+          <t>Tessa van Almkerk</t>
         </is>
       </c>
       <c r="C299" s="7" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D299" s="6" t="inlineStr">
         <is>
-          <t>32:49</t>
+          <t>32:50</t>
         </is>
       </c>
       <c r="E299" s="6" t="inlineStr">
         <is>
           <t>32:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
       <c r="A300" s="8" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="B300" s="9" t="inlineStr">
         <is>
-          <t>Tessa van Almkerk</t>
+          <t>Willianne Wagtho</t>
         </is>
       </c>
       <c r="C300" s="9" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Garderen</t>
         </is>
       </c>
       <c r="D300" s="8" t="inlineStr">
         <is>
-          <t>32:50</t>
+          <t>32:51</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>32:08</t>
+          <t>31:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
       <c r="A301" s="6" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B301" s="7" t="inlineStr">
         <is>
-          <t>Willianne Wagtho</t>
+          <t>Lynn van de Steeg</t>
         </is>
       </c>
       <c r="C301" s="7" t="inlineStr">
         <is>
-          <t>Garderen</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D301" s="6" t="inlineStr">
         <is>
-          <t>32:51</t>
+          <t>32:56</t>
         </is>
       </c>
       <c r="E301" s="6" t="inlineStr">
         <is>
-          <t>31:31</t>
+          <t>31:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
       <c r="A302" s="8" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B302" s="9" t="inlineStr">
         <is>
-          <t>Lynn van de Steeg</t>
+          <t>Maaike van der Velpen</t>
         </is>
       </c>
       <c r="C302" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Odijk</t>
         </is>
       </c>
       <c r="D302" s="8" t="inlineStr">
         <is>
           <t>32:56</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>31:05</t>
+          <t>32:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
       <c r="A303" s="6" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B303" s="7" t="inlineStr">
         <is>
-          <t>Maaike van der Velpen</t>
+          <t>Lizzy van Riet</t>
         </is>
       </c>
       <c r="C303" s="7" t="inlineStr">
         <is>
-          <t>Odijk</t>
+          <t>Hul Luigjes Hardeveld - 3</t>
         </is>
       </c>
       <c r="D303" s="6" t="inlineStr">
         <is>
-          <t>32:56</t>
+          <t>33:13</t>
         </is>
       </c>
       <c r="E303" s="6" t="inlineStr">
         <is>
-          <t>32:10</t>
+          <t>31:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
       <c r="A304" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B304" s="9" t="inlineStr">
         <is>
-          <t>Lizzy van Riet</t>
+          <t>Anneke van Dodewaard</t>
         </is>
       </c>
       <c r="C304" s="9" t="inlineStr">
         <is>
-          <t>Hul Luigjes Hardeveld - 3</t>
+          <t>Zetten</t>
         </is>
       </c>
       <c r="D304" s="8" t="inlineStr">
         <is>
-          <t>33:13</t>
+          <t>33:15</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>31:42</t>
+          <t>32:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="305">
       <c r="A305" s="6" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B305" s="7" t="inlineStr">
         <is>
-          <t>Anneke van Dodewaard</t>
+          <t>Sophie van de Braak</t>
         </is>
       </c>
       <c r="C305" s="7" t="inlineStr">
         <is>
-          <t>Zetten</t>
+          <t>Condoor - 2</t>
         </is>
       </c>
       <c r="D305" s="6" t="inlineStr">
         <is>
-          <t>33:15</t>
+          <t>33:16</t>
         </is>
       </c>
       <c r="E305" s="6" t="inlineStr">
         <is>
-          <t>32:42</t>
+          <t>32:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
       <c r="A306" s="8" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B306" s="9" t="inlineStr">
         <is>
-          <t>Sophie van de Braak</t>
+          <t>Lenny Rap</t>
         </is>
       </c>
       <c r="C306" s="9" t="inlineStr">
         <is>
-          <t>Condoor - 2</t>
+          <t>Eyefashion Ermelo - 2</t>
         </is>
       </c>
       <c r="D306" s="8" t="inlineStr">
         <is>
-          <t>33:16</t>
+          <t>33:20</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>32:44</t>
+          <t>32:56</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="6" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
-          <t>Lenny Rap</t>
+          <t>Iris Hammudeh</t>
         </is>
       </c>
       <c r="C307" s="7" t="inlineStr">
         <is>
-          <t>Eyefashion Ermelo - 2</t>
+          <t>Nijkerk</t>
         </is>
       </c>
       <c r="D307" s="6" t="inlineStr">
         <is>
-          <t>33:20</t>
+          <t>33:24</t>
         </is>
       </c>
       <c r="E307" s="6" t="inlineStr">
         <is>
-          <t>32:56</t>
+          <t>31:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
       <c r="A308" s="8" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B308" s="9" t="inlineStr">
         <is>
-          <t>Iris Hammudeh</t>
+          <t>Annelies bij de Vaate</t>
         </is>
       </c>
       <c r="C308" s="9" t="inlineStr">
         <is>
-          <t>Nijkerk</t>
+          <t>Clickwave - 1</t>
         </is>
       </c>
       <c r="D308" s="8" t="inlineStr">
         <is>
-          <t>33:24</t>
+          <t>33:30</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>31:42</t>
+          <t>32:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
       <c r="A309" s="6" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
-          <t>Annelies bij de Vaate</t>
+          <t>Teunette Kole</t>
         </is>
       </c>
       <c r="C309" s="7" t="inlineStr">
         <is>
           <t>Clickwave - 1</t>
         </is>
       </c>
       <c r="D309" s="6" t="inlineStr">
         <is>
           <t>33:30</t>
         </is>
       </c>
       <c r="E309" s="6" t="inlineStr">
         <is>
           <t>32:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
       <c r="A310" s="8" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="B310" s="9" t="inlineStr">
         <is>
-          <t>Teunette Kole</t>
+          <t>Mirjam van der Eijk</t>
         </is>
       </c>
       <c r="C310" s="9" t="inlineStr">
         <is>
-          <t>Clickwave - 1</t>
+          <t>Ede</t>
         </is>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
-          <t>33:30</t>
+          <t>33:44</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>32:42</t>
+          <t>32:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
-          <t>Mirjam van der Eijk</t>
+          <t>Eva Lanenga</t>
         </is>
       </c>
       <c r="C311" s="7" t="inlineStr">
         <is>
-          <t>Ede</t>
+          <t>Nijkerk</t>
         </is>
       </c>
       <c r="D311" s="6" t="inlineStr">
         <is>
-          <t>33:44</t>
+          <t>33:45</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr">
         <is>
-          <t>32:43</t>
+          <t>32:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
       <c r="A312" s="8" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B312" s="9" t="inlineStr">
         <is>
-          <t>Eva Lanenga</t>
+          <t>Siënna Monshouwer</t>
         </is>
       </c>
       <c r="C312" s="9" t="inlineStr">
         <is>
-          <t>Nijkerk</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
-          <t>33:45</t>
+          <t>33:51</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>32:04</t>
+          <t>32:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
       <c r="A313" s="6" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="B313" s="7" t="inlineStr">
         <is>
-          <t>Siënna Monshouwer</t>
+          <t>Carola Hagen</t>
         </is>
       </c>
       <c r="C313" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Elburg</t>
         </is>
       </c>
       <c r="D313" s="6" t="inlineStr">
         <is>
-          <t>33:51</t>
+          <t>33:55</t>
         </is>
       </c>
       <c r="E313" s="6" t="inlineStr">
         <is>
-          <t>32:49</t>
+          <t>33:19</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
       <c r="A314" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="B314" s="9" t="inlineStr">
         <is>
-          <t>Carola Hagen</t>
+          <t>Ellen van de Glind-Verduijn</t>
         </is>
       </c>
       <c r="C314" s="9" t="inlineStr">
         <is>
-          <t>Elburg</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
-          <t>33:55</t>
+          <t>34:11</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>33:19</t>
+          <t>32:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B315" s="7" t="inlineStr">
         <is>
-          <t>Ellen van de Glind-Verduijn</t>
+          <t>Eva Hofstra</t>
         </is>
       </c>
       <c r="C315" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Vakantiepark Ackersate - 3</t>
         </is>
       </c>
       <c r="D315" s="6" t="inlineStr">
         <is>
-          <t>34:11</t>
+          <t>34:21</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr">
         <is>
-          <t>32:52</t>
+          <t>32:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
       <c r="A316" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="B316" s="9" t="inlineStr">
         <is>
-          <t>Eva Hofstra</t>
+          <t>Rosa Brink</t>
         </is>
       </c>
       <c r="C316" s="9" t="inlineStr">
         <is>
-          <t>Vakantiepark Ackersate - 3</t>
+          <t>Vakantiepark Ackersate - 4</t>
         </is>
       </c>
       <c r="D316" s="8" t="inlineStr">
         <is>
-          <t>34:21</t>
+          <t>34:29</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>32:41</t>
+          <t>33:10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="6" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="B317" s="7" t="inlineStr">
         <is>
-          <t>Rosa Brink</t>
+          <t>Julia van Middendorp</t>
         </is>
       </c>
       <c r="C317" s="7" t="inlineStr">
         <is>
-          <t>Vakantiepark Ackersate - 4</t>
+          <t>Van Middendorp Tuinen vof - 1</t>
         </is>
       </c>
       <c r="D317" s="6" t="inlineStr">
         <is>
-          <t>34:29</t>
+          <t>34:30</t>
         </is>
       </c>
       <c r="E317" s="6" t="inlineStr">
         <is>
-          <t>33:10</t>
+          <t>33:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="B318" s="9" t="inlineStr">
         <is>
-          <t>Julia van Middendorp</t>
+          <t>Lisanne Kwint</t>
         </is>
       </c>
       <c r="C318" s="9" t="inlineStr">
         <is>
-          <t>Van Middendorp Tuinen vof - 1</t>
+          <t>Veenendaal</t>
         </is>
       </c>
       <c r="D318" s="8" t="inlineStr">
         <is>
-          <t>34:30</t>
+          <t>34:46</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>33:11</t>
+          <t>33:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
       <c r="A319" s="6" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B319" s="7" t="inlineStr">
         <is>
-          <t>Lisanne Kwint</t>
+          <t>Kristel Lankreijer</t>
         </is>
       </c>
       <c r="C319" s="7" t="inlineStr">
         <is>
-          <t>Veenendaal</t>
+          <t>Hilversum</t>
         </is>
       </c>
       <c r="D319" s="6" t="inlineStr">
         <is>
-          <t>34:46</t>
+          <t>34:50</t>
         </is>
       </c>
       <c r="E319" s="6" t="inlineStr">
         <is>
-          <t>33:25</t>
+          <t>33:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
       <c r="A320" s="8" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B320" s="9" t="inlineStr">
         <is>
-          <t>Kristel Lankreijer</t>
+          <t>Nina van den Born</t>
         </is>
       </c>
       <c r="C320" s="9" t="inlineStr">
         <is>
-          <t>Hilversum</t>
+          <t>Condoor - 3</t>
         </is>
       </c>
       <c r="D320" s="8" t="inlineStr">
         <is>
-          <t>34:50</t>
+          <t>35:07</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>33:30</t>
+          <t>34:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
       <c r="A321" s="6" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B321" s="7" t="inlineStr">
         <is>
-          <t>Nina van den Born</t>
+          <t>Kim Besselsen</t>
         </is>
       </c>
       <c r="C321" s="7" t="inlineStr">
         <is>
-          <t>Condoor - 3</t>
+          <t>Condoor - 2</t>
         </is>
       </c>
       <c r="D321" s="6" t="inlineStr">
         <is>
-          <t>35:07</t>
+          <t>35:08</t>
         </is>
       </c>
       <c r="E321" s="6" t="inlineStr">
         <is>
-          <t>34:37</t>
+          <t>34:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
       <c r="A322" s="8" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B322" s="9" t="inlineStr">
         <is>
-          <t>Kim Besselsen</t>
+          <t>Karlijn Hekman</t>
         </is>
       </c>
       <c r="C322" s="9" t="inlineStr">
         <is>
-          <t>Condoor - 2</t>
+          <t>Lemelerveld</t>
         </is>
       </c>
       <c r="D322" s="8" t="inlineStr">
         <is>
-          <t>35:08</t>
+          <t>35:19</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>34:35</t>
+          <t>35:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
       <c r="A323" s="6" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B323" s="7" t="inlineStr">
         <is>
-          <t>Karlijn Hekman</t>
+          <t>Tessa Hendriksen</t>
         </is>
       </c>
       <c r="C323" s="7" t="inlineStr">
         <is>
-          <t>Lemelerveld</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D323" s="6" t="inlineStr">
         <is>
-          <t>35:19</t>
+          <t>35:33</t>
         </is>
       </c>
       <c r="E323" s="6" t="inlineStr">
         <is>
-          <t>35:00</t>
+          <t>34:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
       <c r="A324" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="B324" s="9" t="inlineStr">
         <is>
-          <t>Tessa Hendriksen</t>
+          <t>Isa Zegers</t>
         </is>
       </c>
       <c r="C324" s="9" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D324" s="8" t="inlineStr">
         <is>
-          <t>35:33</t>
+          <t>35:37</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>34:06</t>
+          <t>34:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
       <c r="A325" s="6" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B325" s="7" t="inlineStr">
         <is>
-          <t>Isa Zegers</t>
+          <t>Evi van der Zande</t>
         </is>
       </c>
       <c r="C325" s="7" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Garderen</t>
         </is>
       </c>
       <c r="D325" s="6" t="inlineStr">
         <is>
-          <t>35:37</t>
+          <t>35:40</t>
         </is>
       </c>
       <c r="E325" s="6" t="inlineStr">
         <is>
-          <t>34:53</t>
+          <t>34:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
       <c r="A326" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="B326" s="9" t="inlineStr">
         <is>
-          <t>Evi van der Zande</t>
+          <t>Michelle van der Spek</t>
         </is>
       </c>
       <c r="C326" s="9" t="inlineStr">
         <is>
-          <t>Garderen</t>
+          <t>Zeewolde</t>
         </is>
       </c>
       <c r="D326" s="8" t="inlineStr">
         <is>
-          <t>35:40</t>
+          <t>35:41</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>34:29</t>
+          <t>34:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="327">
       <c r="A327" s="6" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B327" s="7" t="inlineStr">
         <is>
-          <t>Michelle van der Spek</t>
+          <t>Miloek Versteeg</t>
         </is>
       </c>
       <c r="C327" s="7" t="inlineStr">
         <is>
-          <t>Zeewolde</t>
+          <t>Condoor - 2</t>
         </is>
       </c>
       <c r="D327" s="6" t="inlineStr">
         <is>
-          <t>35:41</t>
+          <t>35:49</t>
         </is>
       </c>
       <c r="E327" s="6" t="inlineStr">
         <is>
-          <t>34:35</t>
+          <t>35:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
       <c r="A328" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="B328" s="9" t="inlineStr">
         <is>
-          <t>Miloek Versteeg</t>
+          <t>Carmen Jansen</t>
         </is>
       </c>
       <c r="C328" s="9" t="inlineStr">
         <is>
-          <t>Condoor - 2</t>
+          <t>Leiderdorp</t>
         </is>
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
-          <t>35:49</t>
+          <t>36:29</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>35:16</t>
+          <t>34:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="6" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="B329" s="7" t="inlineStr">
         <is>
-          <t>Carmen Jansen</t>
+          <t>Emy Schraverus</t>
         </is>
       </c>
       <c r="C329" s="7" t="inlineStr">
         <is>
-          <t>Leiderdorp</t>
+          <t>Huizen</t>
         </is>
       </c>
       <c r="D329" s="6" t="inlineStr">
         <is>
-          <t>36:29</t>
+          <t>36:36</t>
         </is>
       </c>
       <c r="E329" s="6" t="inlineStr">
         <is>
-          <t>34:37</t>
+          <t>34:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="8" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="B330" s="9" t="inlineStr">
         <is>
-          <t>Emy Schraverus</t>
+          <t>Nathalie Haas</t>
         </is>
       </c>
       <c r="C330" s="9" t="inlineStr">
         <is>
-          <t>Huizen</t>
+          <t>Wapenveld</t>
         </is>
       </c>
       <c r="D330" s="8" t="inlineStr">
         <is>
-          <t>36:36</t>
+          <t>36:40</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>34:39</t>
+          <t>35:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
       <c r="A331" s="6" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="B331" s="7" t="inlineStr">
         <is>
-          <t>Nathalie Haas</t>
+          <t>Corrie Joosse</t>
         </is>
       </c>
       <c r="C331" s="7" t="inlineStr">
         <is>
-          <t>Wapenveld</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D331" s="6" t="inlineStr">
         <is>
-          <t>36:40</t>
+          <t>36:49</t>
         </is>
       </c>
       <c r="E331" s="6" t="inlineStr">
         <is>
-          <t>35:40</t>
+          <t>35:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="332">
       <c r="A332" s="8" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="B332" s="9" t="inlineStr">
         <is>
-          <t>Corrie Joosse</t>
+          <t>Laura van de Pol</t>
         </is>
       </c>
       <c r="C332" s="9" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D332" s="8" t="inlineStr">
         <is>
-          <t>36:49</t>
+          <t>37:21</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>35:37</t>
+          <t>36:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="333">
       <c r="A333" s="6" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B333" s="7" t="inlineStr">
         <is>
-          <t>Laura van de Pol</t>
+          <t>Claudia Eggenkamp</t>
         </is>
       </c>
       <c r="C333" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D333" s="6" t="inlineStr">
         <is>
-          <t>37:21</t>
+          <t>38:03</t>
         </is>
       </c>
       <c r="E333" s="6" t="inlineStr">
         <is>
-          <t>36:23</t>
+          <t>37:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
       <c r="A334" s="8" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B334" s="9" t="inlineStr">
         <is>
-          <t>Claudia Eggenkamp</t>
+          <t>Anna Jansen</t>
         </is>
       </c>
       <c r="C334" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Vakantiepark Ackersate - 2</t>
         </is>
       </c>
       <c r="D334" s="8" t="inlineStr">
         <is>
-          <t>38:03</t>
+          <t>38:11</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>37:07</t>
+          <t>37:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="335">
       <c r="A335" s="6" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B335" s="7" t="inlineStr">
         <is>
-          <t>Anna Jansen</t>
+          <t>Zoë Marsman</t>
         </is>
       </c>
       <c r="C335" s="7" t="inlineStr">
         <is>
-          <t>Vakantiepark Ackersate - 2</t>
+          <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D335" s="6" t="inlineStr">
         <is>
-          <t>38:11</t>
+          <t>38:18</t>
         </is>
       </c>
       <c r="E335" s="6" t="inlineStr">
         <is>
-          <t>37:11</t>
+          <t>37:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="336">
       <c r="A336" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B336" s="9" t="inlineStr">
         <is>
-          <t>Zoë Marsman</t>
+          <t>Noor Schuiteman</t>
         </is>
       </c>
       <c r="C336" s="9" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D336" s="8" t="inlineStr">
         <is>
           <t>38:18</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>37:18</t>
+          <t>37:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="337">
       <c r="A337" s="6" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B337" s="7" t="inlineStr">
         <is>
-          <t>Noor Schuiteman</t>
+          <t>Leah Geluk</t>
         </is>
       </c>
       <c r="C337" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D337" s="6" t="inlineStr">
         <is>
-          <t>38:18</t>
+          <t>38:24</t>
         </is>
       </c>
       <c r="E337" s="6" t="inlineStr">
         <is>
-          <t>37:14</t>
+          <t>36:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
       <c r="A338" s="8" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="B338" s="9" t="inlineStr">
         <is>
-          <t>Leah Geluk</t>
+          <t>Monique Jansen Leonard</t>
         </is>
       </c>
       <c r="C338" s="9" t="inlineStr">
         <is>
-          <t>Voorthuizen</t>
+          <t>Eyefashion Ermelo - 1</t>
         </is>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
-          <t>38:24</t>
+          <t>38:27</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>36:29</t>
+          <t>38:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B339" s="7" t="inlineStr">
         <is>
-          <t>Monique Jansen Leonard</t>
+          <t>Laura Wakker</t>
         </is>
       </c>
       <c r="C339" s="7" t="inlineStr">
         <is>
-          <t>Eyefashion Ermelo - 1</t>
+          <t>Maassluis</t>
         </is>
       </c>
       <c r="D339" s="6" t="inlineStr">
         <is>
-          <t>38:27</t>
+          <t>38:35</t>
         </is>
       </c>
       <c r="E339" s="6" t="inlineStr">
         <is>
-          <t>38:05</t>
+          <t>36:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="340">
       <c r="A340" s="8" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B340" s="9" t="inlineStr">
         <is>
-          <t>Laura Wakker</t>
+          <t>Lucienne van Westerlaak</t>
         </is>
       </c>
       <c r="C340" s="9" t="inlineStr">
         <is>
-          <t>Maassluis</t>
+          <t>Amersfoort</t>
         </is>
       </c>
       <c r="D340" s="8" t="inlineStr">
         <is>
-          <t>38:35</t>
+          <t>39:04</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>36:59</t>
+          <t>38:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="341">
       <c r="A341" s="6" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="B341" s="7" t="inlineStr">
         <is>
-          <t>Lucienne van Westerlaak</t>
+          <t>Dominique Brink</t>
         </is>
       </c>
       <c r="C341" s="7" t="inlineStr">
         <is>
-          <t>Amersfoort</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D341" s="6" t="inlineStr">
         <is>
-          <t>39:04</t>
+          <t>39:37</t>
         </is>
       </c>
       <c r="E341" s="6" t="inlineStr">
         <is>
-          <t>38:12</t>
+          <t>38:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="342">
       <c r="A342" s="8" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="B342" s="9" t="inlineStr">
         <is>
-          <t>Dominique Brink</t>
+          <t>Elise Geluk</t>
         </is>
       </c>
       <c r="C342" s="9" t="inlineStr">
         <is>
-          <t>Barneveld</t>
+          <t>Woudenberg</t>
         </is>
       </c>
       <c r="D342" s="8" t="inlineStr">
         <is>
-          <t>39:37</t>
+          <t>41:17</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>38:29</t>
+          <t>39:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="343">
       <c r="A343" s="6" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="B343" s="7" t="inlineStr">
         <is>
-          <t>Elise Geluk</t>
+          <t>Eldrid de Boer</t>
         </is>
       </c>
       <c r="C343" s="7" t="inlineStr">
         <is>
-          <t>Woudenberg</t>
+          <t>Dronten</t>
         </is>
       </c>
       <c r="D343" s="6" t="inlineStr">
         <is>
-          <t>41:17</t>
+          <t>41:21</t>
         </is>
       </c>
       <c r="E343" s="6" t="inlineStr">
         <is>
-          <t>39:23</t>
+          <t>40:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="344">
       <c r="A344" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B344" s="9" t="inlineStr">
         <is>
-          <t>Eldrid de Boer</t>
+          <t>Dunja Sudmeier</t>
         </is>
       </c>
       <c r="C344" s="9" t="inlineStr">
         <is>
-          <t>Dronten</t>
+          <t>Vakantiepark Ackersate - 2</t>
         </is>
       </c>
       <c r="D344" s="8" t="inlineStr">
         <is>
-          <t>41:21</t>
+          <t>43:01</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>40:29</t>
+          <t>41:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
       <c r="A345" s="6" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="B345" s="7" t="inlineStr">
         <is>
-          <t>Dunja Sudmeier</t>
+          <t>Erica Sudmeier</t>
         </is>
       </c>
       <c r="C345" s="7" t="inlineStr">
         <is>
           <t>Vakantiepark Ackersate - 2</t>
         </is>
       </c>
       <c r="D345" s="6" t="inlineStr">
         <is>
           <t>43:01</t>
         </is>
       </c>
       <c r="E345" s="6" t="inlineStr">
         <is>
           <t>41:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="346">
       <c r="A346" s="8" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="B346" s="9" t="inlineStr">
         <is>
-          <t>Erica Sudmeier</t>
+          <t>Jessica van Wingerden</t>
         </is>
       </c>
       <c r="C346" s="9" t="inlineStr">
         <is>
-          <t>Vakantiepark Ackersate - 2</t>
+          <t>Barneveld</t>
         </is>
       </c>
       <c r="D346" s="8" t="inlineStr">
         <is>
+          <t>43:25</t>
+        </is>
+      </c>
+      <c r="E346" s="8" t="inlineStr">
+        <is>
+          <t>41:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="348">
+      <c r="A348" s="4" t="inlineStr">
+        <is>
+          <t>M35, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B348" s="4"/>
+      <c r="C348" s="4"/>
+      <c r="D348" s="4"/>
+      <c r="E348" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="349">
+      <c r="A349" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B349" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C349" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D349" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E349" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="350">
+      <c r="A350" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B350" s="7" t="inlineStr">
+        <is>
+          <t>Albert Kuijsten</t>
+        </is>
+      </c>
+      <c r="C350" s="7" t="inlineStr">
+        <is>
+          <t>Misuli - 1</t>
+        </is>
+      </c>
+      <c r="D350" s="6" t="inlineStr">
+        <is>
+          <t>16:28</t>
+        </is>
+      </c>
+      <c r="E350" s="6" t="inlineStr">
+        <is>
+          <t>16:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="351">
+      <c r="A351" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B351" s="9" t="inlineStr">
+        <is>
+          <t>Herbert Jansen</t>
+        </is>
+      </c>
+      <c r="C351" s="9" t="inlineStr">
+        <is>
+          <t>Misuli - 1</t>
+        </is>
+      </c>
+      <c r="D351" s="8" t="inlineStr">
+        <is>
+          <t>17:07</t>
+        </is>
+      </c>
+      <c r="E351" s="8" t="inlineStr">
+        <is>
+          <t>17:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="352">
+      <c r="A352" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B352" s="7" t="inlineStr">
+        <is>
+          <t>Alex Schermer</t>
+        </is>
+      </c>
+      <c r="C352" s="7" t="inlineStr">
+        <is>
+          <t>Castricum</t>
+        </is>
+      </c>
+      <c r="D352" s="6" t="inlineStr">
+        <is>
+          <t>17:08</t>
+        </is>
+      </c>
+      <c r="E352" s="6" t="inlineStr">
+        <is>
+          <t>17:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="353">
+      <c r="A353" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B353" s="9" t="inlineStr">
+        <is>
+          <t>Anne Wiersma</t>
+        </is>
+      </c>
+      <c r="C353" s="9" t="inlineStr">
+        <is>
+          <t>Blue Label - 1</t>
+        </is>
+      </c>
+      <c r="D353" s="8" t="inlineStr">
+        <is>
+          <t>17:15</t>
+        </is>
+      </c>
+      <c r="E353" s="8" t="inlineStr">
+        <is>
+          <t>17:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="354">
+      <c r="A354" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B354" s="7" t="inlineStr">
+        <is>
+          <t>Erik van Dongen</t>
+        </is>
+      </c>
+      <c r="C354" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D354" s="6" t="inlineStr">
+        <is>
+          <t>17:33</t>
+        </is>
+      </c>
+      <c r="E354" s="6" t="inlineStr">
+        <is>
+          <t>17:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="355">
+      <c r="A355" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B355" s="9" t="inlineStr">
+        <is>
+          <t>Ruud Weijer</t>
+        </is>
+      </c>
+      <c r="C355" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D355" s="8" t="inlineStr">
+        <is>
+          <t>17:35</t>
+        </is>
+      </c>
+      <c r="E355" s="8" t="inlineStr">
+        <is>
+          <t>17:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="356">
+      <c r="A356" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B356" s="7" t="inlineStr">
+        <is>
+          <t>Tom van der Eijk</t>
+        </is>
+      </c>
+      <c r="C356" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D356" s="6" t="inlineStr">
+        <is>
+          <t>17:41</t>
+        </is>
+      </c>
+      <c r="E356" s="6" t="inlineStr">
+        <is>
+          <t>17:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
+      <c r="A357" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B357" s="9" t="inlineStr">
+        <is>
+          <t>Roel Engelen</t>
+        </is>
+      </c>
+      <c r="C357" s="9" t="inlineStr">
+        <is>
+          <t>Bos Dynamics - 1</t>
+        </is>
+      </c>
+      <c r="D357" s="8" t="inlineStr">
+        <is>
+          <t>17:41</t>
+        </is>
+      </c>
+      <c r="E357" s="8" t="inlineStr">
+        <is>
+          <t>17:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="358">
+      <c r="A358" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B358" s="7" t="inlineStr">
+        <is>
+          <t>Gert Jan Liefers</t>
+        </is>
+      </c>
+      <c r="C358" s="7" t="inlineStr">
+        <is>
+          <t>Bos Dynamics - 1</t>
+        </is>
+      </c>
+      <c r="D358" s="6" t="inlineStr">
+        <is>
+          <t>17:42</t>
+        </is>
+      </c>
+      <c r="E358" s="6" t="inlineStr">
+        <is>
+          <t>17:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="359">
+      <c r="A359" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B359" s="9" t="inlineStr">
+        <is>
+          <t>Joeri Dassen</t>
+        </is>
+      </c>
+      <c r="C359" s="9" t="inlineStr">
+        <is>
+          <t>Blue Label - 1</t>
+        </is>
+      </c>
+      <c r="D359" s="8" t="inlineStr">
+        <is>
+          <t>17:46</t>
+        </is>
+      </c>
+      <c r="E359" s="8" t="inlineStr">
+        <is>
+          <t>17:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
+      <c r="A360" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B360" s="7" t="inlineStr">
+        <is>
+          <t>Dennis 't Hoen</t>
+        </is>
+      </c>
+      <c r="C360" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D360" s="6" t="inlineStr">
+        <is>
+          <t>18:02</t>
+        </is>
+      </c>
+      <c r="E360" s="6" t="inlineStr">
+        <is>
+          <t>17:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="361">
+      <c r="A361" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B361" s="9" t="inlineStr">
+        <is>
+          <t>Evert Dirksen</t>
+        </is>
+      </c>
+      <c r="C361" s="9" t="inlineStr">
+        <is>
+          <t>Blue Label - 1</t>
+        </is>
+      </c>
+      <c r="D361" s="8" t="inlineStr">
+        <is>
+          <t>18:24</t>
+        </is>
+      </c>
+      <c r="E361" s="8" t="inlineStr">
+        <is>
+          <t>18:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="362">
+      <c r="A362" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B362" s="7" t="inlineStr">
+        <is>
+          <t>Rick Veldkamp</t>
+        </is>
+      </c>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>Nunspeet</t>
+        </is>
+      </c>
+      <c r="D362" s="6" t="inlineStr">
+        <is>
+          <t>18:24</t>
+        </is>
+      </c>
+      <c r="E362" s="6" t="inlineStr">
+        <is>
+          <t>18:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="363">
+      <c r="A363" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B363" s="9" t="inlineStr">
+        <is>
+          <t>Martijn Schreuder</t>
+        </is>
+      </c>
+      <c r="C363" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D363" s="8" t="inlineStr">
+        <is>
+          <t>18:40</t>
+        </is>
+      </c>
+      <c r="E363" s="8" t="inlineStr">
+        <is>
+          <t>18:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="364">
+      <c r="A364" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B364" s="7" t="inlineStr">
+        <is>
+          <t>Johannes van der Wielen</t>
+        </is>
+      </c>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Ederveen</t>
+        </is>
+      </c>
+      <c r="D364" s="6" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="E364" s="6" t="inlineStr">
+        <is>
+          <t>18:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="365">
+      <c r="A365" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B365" s="9" t="inlineStr">
+        <is>
+          <t>Marc Debets</t>
+        </is>
+      </c>
+      <c r="C365" s="9" t="inlineStr">
+        <is>
+          <t>Blue Label - 1</t>
+        </is>
+      </c>
+      <c r="D365" s="8" t="inlineStr">
+        <is>
+          <t>19:13</t>
+        </is>
+      </c>
+      <c r="E365" s="8" t="inlineStr">
+        <is>
+          <t>19:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="366">
+      <c r="A366" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B366" s="7" t="inlineStr">
+        <is>
+          <t>Ton Leppers</t>
+        </is>
+      </c>
+      <c r="C366" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D366" s="6" t="inlineStr">
+        <is>
+          <t>19:23</t>
+        </is>
+      </c>
+      <c r="E366" s="6" t="inlineStr">
+        <is>
+          <t>19:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="367">
+      <c r="A367" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B367" s="9" t="inlineStr">
+        <is>
+          <t>Simon Suchanek</t>
+        </is>
+      </c>
+      <c r="C367" s="9" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 1</t>
+        </is>
+      </c>
+      <c r="D367" s="8" t="inlineStr">
+        <is>
+          <t>19:27</t>
+        </is>
+      </c>
+      <c r="E367" s="8" t="inlineStr">
+        <is>
+          <t>19:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="368">
+      <c r="A368" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B368" s="7" t="inlineStr">
+        <is>
+          <t>Willem van de Craats</t>
+        </is>
+      </c>
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Wekerom</t>
+        </is>
+      </c>
+      <c r="D368" s="6" t="inlineStr">
+        <is>
+          <t>19:29</t>
+        </is>
+      </c>
+      <c r="E368" s="6" t="inlineStr">
+        <is>
+          <t>19:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="369">
+      <c r="A369" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B369" s="9" t="inlineStr">
+        <is>
+          <t>Peter Mulderij</t>
+        </is>
+      </c>
+      <c r="C369" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D369" s="8" t="inlineStr">
+        <is>
+          <t>19:33</t>
+        </is>
+      </c>
+      <c r="E369" s="8" t="inlineStr">
+        <is>
+          <t>19:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="370">
+      <c r="A370" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B370" s="7" t="inlineStr">
+        <is>
+          <t>Tom van Daalen</t>
+        </is>
+      </c>
+      <c r="C370" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D370" s="6" t="inlineStr">
+        <is>
+          <t>19:37</t>
+        </is>
+      </c>
+      <c r="E370" s="6" t="inlineStr">
+        <is>
+          <t>19:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="371">
+      <c r="A371" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B371" s="9" t="inlineStr">
+        <is>
+          <t>Tommy Boersen</t>
+        </is>
+      </c>
+      <c r="C371" s="9" t="inlineStr">
+        <is>
+          <t>Tosch - 1</t>
+        </is>
+      </c>
+      <c r="D371" s="8" t="inlineStr">
+        <is>
+          <t>19:46</t>
+        </is>
+      </c>
+      <c r="E371" s="8" t="inlineStr">
+        <is>
+          <t>19:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="372">
+      <c r="A372" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B372" s="7" t="inlineStr">
+        <is>
+          <t>Marcel Doornenkamp</t>
+        </is>
+      </c>
+      <c r="C372" s="7" t="inlineStr">
+        <is>
+          <t>Misuli - 1</t>
+        </is>
+      </c>
+      <c r="D372" s="6" t="inlineStr">
+        <is>
+          <t>19:47</t>
+        </is>
+      </c>
+      <c r="E372" s="6" t="inlineStr">
+        <is>
+          <t>19:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="373">
+      <c r="A373" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B373" s="9" t="inlineStr">
+        <is>
+          <t>Martijn van den Brink</t>
+        </is>
+      </c>
+      <c r="C373" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D373" s="8" t="inlineStr">
+        <is>
+          <t>19:52</t>
+        </is>
+      </c>
+      <c r="E373" s="8" t="inlineStr">
+        <is>
+          <t>19:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="374">
+      <c r="A374" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B374" s="7" t="inlineStr">
+        <is>
+          <t>Hennie Kramer-Koffeman</t>
+        </is>
+      </c>
+      <c r="C374" s="7" t="inlineStr">
+        <is>
+          <t>Urk</t>
+        </is>
+      </c>
+      <c r="D374" s="6" t="inlineStr">
+        <is>
+          <t>19:53</t>
+        </is>
+      </c>
+      <c r="E374" s="6" t="inlineStr">
+        <is>
+          <t>19:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="375">
+      <c r="A375" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B375" s="9" t="inlineStr">
+        <is>
+          <t>Nils van Elzelingen</t>
+        </is>
+      </c>
+      <c r="C375" s="9" t="inlineStr">
+        <is>
+          <t>Bos Dynamics - 1</t>
+        </is>
+      </c>
+      <c r="D375" s="8" t="inlineStr">
+        <is>
+          <t>19:58</t>
+        </is>
+      </c>
+      <c r="E375" s="8" t="inlineStr">
+        <is>
+          <t>19:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="376">
+      <c r="A376" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B376" s="7" t="inlineStr">
+        <is>
+          <t>Peter Ras</t>
+        </is>
+      </c>
+      <c r="C376" s="7" t="inlineStr">
+        <is>
+          <t>Rhenen</t>
+        </is>
+      </c>
+      <c r="D376" s="6" t="inlineStr">
+        <is>
+          <t>19:58</t>
+        </is>
+      </c>
+      <c r="E376" s="6" t="inlineStr">
+        <is>
+          <t>19:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="377">
+      <c r="A377" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B377" s="9" t="inlineStr">
+        <is>
+          <t>Jan Willem van Maanen</t>
+        </is>
+      </c>
+      <c r="C377" s="9" t="inlineStr">
+        <is>
+          <t>Ematra - 1</t>
+        </is>
+      </c>
+      <c r="D377" s="8" t="inlineStr">
+        <is>
+          <t>20:05</t>
+        </is>
+      </c>
+      <c r="E377" s="8" t="inlineStr">
+        <is>
+          <t>19:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="378">
+      <c r="A378" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B378" s="7" t="inlineStr">
+        <is>
+          <t>Henrie van Maanen</t>
+        </is>
+      </c>
+      <c r="C378" s="7" t="inlineStr">
+        <is>
+          <t>Ematra - 3</t>
+        </is>
+      </c>
+      <c r="D378" s="6" t="inlineStr">
+        <is>
+          <t>20:12</t>
+        </is>
+      </c>
+      <c r="E378" s="6" t="inlineStr">
+        <is>
+          <t>19:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="379">
+      <c r="A379" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B379" s="9" t="inlineStr">
+        <is>
+          <t>Raymon Boerland</t>
+        </is>
+      </c>
+      <c r="C379" s="9" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D379" s="8" t="inlineStr">
+        <is>
+          <t>20:17</t>
+        </is>
+      </c>
+      <c r="E379" s="8" t="inlineStr">
+        <is>
+          <t>20:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="380">
+      <c r="A380" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B380" s="7" t="inlineStr">
+        <is>
+          <t>Mark Hilberts</t>
+        </is>
+      </c>
+      <c r="C380" s="7" t="inlineStr">
+        <is>
+          <t>Nederhorst den Berg</t>
+        </is>
+      </c>
+      <c r="D380" s="6" t="inlineStr">
+        <is>
+          <t>20:33</t>
+        </is>
+      </c>
+      <c r="E380" s="6" t="inlineStr">
+        <is>
+          <t>20:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="381">
+      <c r="A381" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B381" s="9" t="inlineStr">
+        <is>
+          <t>Gerrie Lenderink</t>
+        </is>
+      </c>
+      <c r="C381" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D381" s="8" t="inlineStr">
+        <is>
+          <t>20:42</t>
+        </is>
+      </c>
+      <c r="E381" s="8" t="inlineStr">
+        <is>
+          <t>20:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="382">
+      <c r="A382" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B382" s="7" t="inlineStr">
+        <is>
+          <t>Frank Brontsema</t>
+        </is>
+      </c>
+      <c r="C382" s="7" t="inlineStr">
+        <is>
+          <t>Moba - 1</t>
+        </is>
+      </c>
+      <c r="D382" s="6" t="inlineStr">
+        <is>
+          <t>20:44</t>
+        </is>
+      </c>
+      <c r="E382" s="6" t="inlineStr">
+        <is>
+          <t>20:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="383">
+      <c r="A383" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B383" s="9" t="inlineStr">
+        <is>
+          <t>Gerdo van der Kuur</t>
+        </is>
+      </c>
+      <c r="C383" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D383" s="8" t="inlineStr">
+        <is>
+          <t>21:00</t>
+        </is>
+      </c>
+      <c r="E383" s="8" t="inlineStr">
+        <is>
+          <t>20:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="384">
+      <c r="A384" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B384" s="7" t="inlineStr">
+        <is>
+          <t>Colin van Kampen</t>
+        </is>
+      </c>
+      <c r="C384" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D384" s="6" t="inlineStr">
+        <is>
+          <t>21:07</t>
+        </is>
+      </c>
+      <c r="E384" s="6" t="inlineStr">
+        <is>
+          <t>20:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="385">
+      <c r="A385" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B385" s="9" t="inlineStr">
+        <is>
+          <t>Jurre Nauta</t>
+        </is>
+      </c>
+      <c r="C385" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D385" s="8" t="inlineStr">
+        <is>
+          <t>21:09</t>
+        </is>
+      </c>
+      <c r="E385" s="8" t="inlineStr">
+        <is>
+          <t>21:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="386">
+      <c r="A386" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B386" s="7" t="inlineStr">
+        <is>
+          <t>David Duarte Silva</t>
+        </is>
+      </c>
+      <c r="C386" s="7" t="inlineStr">
+        <is>
+          <t>Zoetermeer</t>
+        </is>
+      </c>
+      <c r="D386" s="6" t="inlineStr">
+        <is>
+          <t>21:12</t>
+        </is>
+      </c>
+      <c r="E386" s="6" t="inlineStr">
+        <is>
+          <t>19:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="387">
+      <c r="A387" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B387" s="9" t="inlineStr">
+        <is>
+          <t>Henrik Porte</t>
+        </is>
+      </c>
+      <c r="C387" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D387" s="8" t="inlineStr">
+        <is>
+          <t>21:20</t>
+        </is>
+      </c>
+      <c r="E387" s="8" t="inlineStr">
+        <is>
+          <t>21:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="388">
+      <c r="A388" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B388" s="7" t="inlineStr">
+        <is>
+          <t>Jacco Peelen</t>
+        </is>
+      </c>
+      <c r="C388" s="7" t="inlineStr">
+        <is>
+          <t>Stichting Connect - 1</t>
+        </is>
+      </c>
+      <c r="D388" s="6" t="inlineStr">
+        <is>
+          <t>21:21</t>
+        </is>
+      </c>
+      <c r="E388" s="6" t="inlineStr">
+        <is>
+          <t>21:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="389">
+      <c r="A389" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B389" s="9" t="inlineStr">
+        <is>
+          <t>Erik Keurhorst</t>
+        </is>
+      </c>
+      <c r="C389" s="9" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 1</t>
+        </is>
+      </c>
+      <c r="D389" s="8" t="inlineStr">
+        <is>
+          <t>21:22</t>
+        </is>
+      </c>
+      <c r="E389" s="8" t="inlineStr">
+        <is>
+          <t>21:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="390">
+      <c r="A390" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B390" s="7" t="inlineStr">
+        <is>
+          <t>André Spelt</t>
+        </is>
+      </c>
+      <c r="C390" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D390" s="6" t="inlineStr">
+        <is>
+          <t>21:26</t>
+        </is>
+      </c>
+      <c r="E390" s="6" t="inlineStr">
+        <is>
+          <t>21:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="391">
+      <c r="A391" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B391" s="9" t="inlineStr">
+        <is>
+          <t>Johan Kramer</t>
+        </is>
+      </c>
+      <c r="C391" s="9" t="inlineStr">
+        <is>
+          <t>Urk</t>
+        </is>
+      </c>
+      <c r="D391" s="8" t="inlineStr">
+        <is>
+          <t>21:39</t>
+        </is>
+      </c>
+      <c r="E391" s="8" t="inlineStr">
+        <is>
+          <t>20:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="392">
+      <c r="A392" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B392" s="7" t="inlineStr">
+        <is>
+          <t>Arno Van den Brink</t>
+        </is>
+      </c>
+      <c r="C392" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D392" s="6" t="inlineStr">
+        <is>
+          <t>21:41</t>
+        </is>
+      </c>
+      <c r="E392" s="6" t="inlineStr">
+        <is>
+          <t>20:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="393">
+      <c r="A393" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B393" s="9" t="inlineStr">
+        <is>
+          <t>John van de Krol</t>
+        </is>
+      </c>
+      <c r="C393" s="9" t="inlineStr">
+        <is>
+          <t>GMV Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D393" s="8" t="inlineStr">
+        <is>
+          <t>21:42</t>
+        </is>
+      </c>
+      <c r="E393" s="8" t="inlineStr">
+        <is>
+          <t>21:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="394">
+      <c r="A394" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B394" s="7" t="inlineStr">
+        <is>
+          <t>Erwin Demmer</t>
+        </is>
+      </c>
+      <c r="C394" s="7" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D394" s="6" t="inlineStr">
+        <is>
+          <t>21:46</t>
+        </is>
+      </c>
+      <c r="E394" s="6" t="inlineStr">
+        <is>
+          <t>21:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="395">
+      <c r="A395" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B395" s="9" t="inlineStr">
+        <is>
+          <t>Robert van Maanen</t>
+        </is>
+      </c>
+      <c r="C395" s="9" t="inlineStr">
+        <is>
+          <t>Ematra - 1</t>
+        </is>
+      </c>
+      <c r="D395" s="8" t="inlineStr">
+        <is>
+          <t>21:49</t>
+        </is>
+      </c>
+      <c r="E395" s="8" t="inlineStr">
+        <is>
+          <t>21:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="396">
+      <c r="A396" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B396" s="7" t="inlineStr">
+        <is>
+          <t>Frank Drielsma</t>
+        </is>
+      </c>
+      <c r="C396" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D396" s="6" t="inlineStr">
+        <is>
+          <t>21:51</t>
+        </is>
+      </c>
+      <c r="E396" s="6" t="inlineStr">
+        <is>
+          <t>21:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="397">
+      <c r="A397" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B397" s="9" t="inlineStr">
+        <is>
+          <t>Gerco Harthoorn</t>
+        </is>
+      </c>
+      <c r="C397" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 1</t>
+        </is>
+      </c>
+      <c r="D397" s="8" t="inlineStr">
+        <is>
+          <t>21:52</t>
+        </is>
+      </c>
+      <c r="E397" s="8" t="inlineStr">
+        <is>
+          <t>21:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="398">
+      <c r="A398" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B398" s="7" t="inlineStr">
+        <is>
+          <t>Corné Van Ravenhorst</t>
+        </is>
+      </c>
+      <c r="C398" s="7" t="inlineStr">
+        <is>
+          <t>Sprang-Capelle</t>
+        </is>
+      </c>
+      <c r="D398" s="6" t="inlineStr">
+        <is>
+          <t>21:55</t>
+        </is>
+      </c>
+      <c r="E398" s="6" t="inlineStr">
+        <is>
+          <t>21:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="399">
+      <c r="A399" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B399" s="9" t="inlineStr">
+        <is>
+          <t>Adriaan Samen</t>
+        </is>
+      </c>
+      <c r="C399" s="9" t="inlineStr">
+        <is>
+          <t>Roordink Bedrijfswagens BV - 1</t>
+        </is>
+      </c>
+      <c r="D399" s="8" t="inlineStr">
+        <is>
+          <t>21:56</t>
+        </is>
+      </c>
+      <c r="E399" s="8" t="inlineStr">
+        <is>
+          <t>21:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="400">
+      <c r="A400" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B400" s="7" t="inlineStr">
+        <is>
+          <t>Sander Palm</t>
+        </is>
+      </c>
+      <c r="C400" s="7" t="inlineStr">
+        <is>
+          <t>Stichting Connect - 1</t>
+        </is>
+      </c>
+      <c r="D400" s="6" t="inlineStr">
+        <is>
+          <t>21:57</t>
+        </is>
+      </c>
+      <c r="E400" s="6" t="inlineStr">
+        <is>
+          <t>21:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="401">
+      <c r="A401" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B401" s="9" t="inlineStr">
+        <is>
+          <t>Edwin Boersen</t>
+        </is>
+      </c>
+      <c r="C401" s="9" t="inlineStr">
+        <is>
+          <t>Autoservice Boersen - 1</t>
+        </is>
+      </c>
+      <c r="D401" s="8" t="inlineStr">
+        <is>
+          <t>22:05</t>
+        </is>
+      </c>
+      <c r="E401" s="8" t="inlineStr">
+        <is>
+          <t>21:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="402">
+      <c r="A402" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B402" s="7" t="inlineStr">
+        <is>
+          <t>Berry Spelt</t>
+        </is>
+      </c>
+      <c r="C402" s="7" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 1</t>
+        </is>
+      </c>
+      <c r="D402" s="6" t="inlineStr">
+        <is>
+          <t>22:16</t>
+        </is>
+      </c>
+      <c r="E402" s="6" t="inlineStr">
+        <is>
+          <t>22:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="403">
+      <c r="A403" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B403" s="9" t="inlineStr">
+        <is>
+          <t>Marco Brunekreeft</t>
+        </is>
+      </c>
+      <c r="C403" s="9" t="inlineStr">
+        <is>
+          <t>Ederveen</t>
+        </is>
+      </c>
+      <c r="D403" s="8" t="inlineStr">
+        <is>
+          <t>22:23</t>
+        </is>
+      </c>
+      <c r="E403" s="8" t="inlineStr">
+        <is>
+          <t>21:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="404">
+      <c r="A404" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B404" s="7" t="inlineStr">
+        <is>
+          <t>Marcel van Veldhuisen</t>
+        </is>
+      </c>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>Autoservice Boersen - 1</t>
+        </is>
+      </c>
+      <c r="D404" s="6" t="inlineStr">
+        <is>
+          <t>22:45</t>
+        </is>
+      </c>
+      <c r="E404" s="6" t="inlineStr">
+        <is>
+          <t>22:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="405">
+      <c r="A405" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B405" s="9" t="inlineStr">
+        <is>
+          <t>Evert Schergardus</t>
+        </is>
+      </c>
+      <c r="C405" s="9" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 1</t>
+        </is>
+      </c>
+      <c r="D405" s="8" t="inlineStr">
+        <is>
+          <t>22:48</t>
+        </is>
+      </c>
+      <c r="E405" s="8" t="inlineStr">
+        <is>
+          <t>22:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="406">
+      <c r="A406" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B406" s="7" t="inlineStr">
+        <is>
+          <t>Erwin Palsgraaf</t>
+        </is>
+      </c>
+      <c r="C406" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D406" s="6" t="inlineStr">
+        <is>
+          <t>22:51</t>
+        </is>
+      </c>
+      <c r="E406" s="6" t="inlineStr">
+        <is>
+          <t>22:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="407">
+      <c r="A407" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B407" s="9" t="inlineStr">
+        <is>
+          <t>Dennis Penthum</t>
+        </is>
+      </c>
+      <c r="C407" s="9" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D407" s="8" t="inlineStr">
+        <is>
+          <t>23:01</t>
+        </is>
+      </c>
+      <c r="E407" s="8" t="inlineStr">
+        <is>
+          <t>21:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="408">
+      <c r="A408" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B408" s="7" t="inlineStr">
+        <is>
+          <t>Niels Endendijk</t>
+        </is>
+      </c>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>Hoco parts - 1</t>
+        </is>
+      </c>
+      <c r="D408" s="6" t="inlineStr">
+        <is>
+          <t>23:02</t>
+        </is>
+      </c>
+      <c r="E408" s="6" t="inlineStr">
+        <is>
+          <t>21:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
+      <c r="A409" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B409" s="9" t="inlineStr">
+        <is>
+          <t>George van Beek</t>
+        </is>
+      </c>
+      <c r="C409" s="9" t="inlineStr">
+        <is>
+          <t>Ematra - 2</t>
+        </is>
+      </c>
+      <c r="D409" s="8" t="inlineStr">
+        <is>
+          <t>23:10</t>
+        </is>
+      </c>
+      <c r="E409" s="8" t="inlineStr">
+        <is>
+          <t>22:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
+      <c r="A410" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B410" s="7" t="inlineStr">
+        <is>
+          <t>Geurt van Bentum</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D410" s="6" t="inlineStr">
+        <is>
+          <t>23:12</t>
+        </is>
+      </c>
+      <c r="E410" s="6" t="inlineStr">
+        <is>
+          <t>22:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="411">
+      <c r="A411" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B411" s="9" t="inlineStr">
+        <is>
+          <t>Jurgen Lentink</t>
+        </is>
+      </c>
+      <c r="C411" s="9" t="inlineStr">
+        <is>
+          <t>Quadwinkel - 2</t>
+        </is>
+      </c>
+      <c r="D411" s="8" t="inlineStr">
+        <is>
+          <t>23:23</t>
+        </is>
+      </c>
+      <c r="E411" s="8" t="inlineStr">
+        <is>
+          <t>22:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="412">
+      <c r="A412" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B412" s="7" t="inlineStr">
+        <is>
+          <t>Gideon Terpstra</t>
+        </is>
+      </c>
+      <c r="C412" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D412" s="6" t="inlineStr">
+        <is>
+          <t>23:25</t>
+        </is>
+      </c>
+      <c r="E412" s="6" t="inlineStr">
+        <is>
+          <t>23:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="413">
+      <c r="A413" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B413" s="9" t="inlineStr">
+        <is>
+          <t>Wilco van Deuveren</t>
+        </is>
+      </c>
+      <c r="C413" s="9" t="inlineStr">
+        <is>
+          <t>Ematra - 1</t>
+        </is>
+      </c>
+      <c r="D413" s="8" t="inlineStr">
+        <is>
+          <t>23:35</t>
+        </is>
+      </c>
+      <c r="E413" s="8" t="inlineStr">
+        <is>
+          <t>23:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="414">
+      <c r="A414" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B414" s="7" t="inlineStr">
+        <is>
+          <t>Richard van de Kraats</t>
+        </is>
+      </c>
+      <c r="C414" s="7" t="inlineStr">
+        <is>
+          <t>Maassluis</t>
+        </is>
+      </c>
+      <c r="D414" s="6" t="inlineStr">
+        <is>
+          <t>23:43</t>
+        </is>
+      </c>
+      <c r="E414" s="6" t="inlineStr">
+        <is>
+          <t>23:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="415">
+      <c r="A415" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B415" s="9" t="inlineStr">
+        <is>
+          <t>Marien Koenders</t>
+        </is>
+      </c>
+      <c r="C415" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D415" s="8" t="inlineStr">
+        <is>
+          <t>23:54</t>
+        </is>
+      </c>
+      <c r="E415" s="8" t="inlineStr">
+        <is>
+          <t>23:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="416">
+      <c r="A416" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B416" s="7" t="inlineStr">
+        <is>
+          <t>Ewout Slotboom</t>
+        </is>
+      </c>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D416" s="6" t="inlineStr">
+        <is>
+          <t>24:03</t>
+        </is>
+      </c>
+      <c r="E416" s="6" t="inlineStr">
+        <is>
+          <t>23:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="417">
+      <c r="A417" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B417" s="9" t="inlineStr">
+        <is>
+          <t>Peter van de Kamp</t>
+        </is>
+      </c>
+      <c r="C417" s="9" t="inlineStr">
+        <is>
+          <t>Clickwave - 1</t>
+        </is>
+      </c>
+      <c r="D417" s="8" t="inlineStr">
+        <is>
+          <t>24:42</t>
+        </is>
+      </c>
+      <c r="E417" s="8" t="inlineStr">
+        <is>
+          <t>23:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="418">
+      <c r="A418" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B418" s="7" t="inlineStr">
+        <is>
+          <t>Jerry van Dijk</t>
+        </is>
+      </c>
+      <c r="C418" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D418" s="6" t="inlineStr">
+        <is>
+          <t>24:48</t>
+        </is>
+      </c>
+      <c r="E418" s="6" t="inlineStr">
+        <is>
+          <t>24:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="419">
+      <c r="A419" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B419" s="9" t="inlineStr">
+        <is>
+          <t>Kevin Schuit</t>
+        </is>
+      </c>
+      <c r="C419" s="9" t="inlineStr">
+        <is>
+          <t>Autoservice Boersen - 1</t>
+        </is>
+      </c>
+      <c r="D419" s="8" t="inlineStr">
+        <is>
+          <t>24:52</t>
+        </is>
+      </c>
+      <c r="E419" s="8" t="inlineStr">
+        <is>
+          <t>24:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="420">
+      <c r="A420" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B420" s="7" t="inlineStr">
+        <is>
+          <t>Robin Daamen</t>
+        </is>
+      </c>
+      <c r="C420" s="7" t="inlineStr">
+        <is>
+          <t>Ematra - 3</t>
+        </is>
+      </c>
+      <c r="D420" s="6" t="inlineStr">
+        <is>
+          <t>24:55</t>
+        </is>
+      </c>
+      <c r="E420" s="6" t="inlineStr">
+        <is>
+          <t>24:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="421">
+      <c r="A421" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B421" s="9" t="inlineStr">
+        <is>
+          <t>Cyrille Roamba</t>
+        </is>
+      </c>
+      <c r="C421" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D421" s="8" t="inlineStr">
+        <is>
+          <t>25:01</t>
+        </is>
+      </c>
+      <c r="E421" s="8" t="inlineStr">
+        <is>
+          <t>24:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="422">
+      <c r="A422" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B422" s="7" t="inlineStr">
+        <is>
+          <t>Gerwin Dekker</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D422" s="6" t="inlineStr">
+        <is>
+          <t>25:04</t>
+        </is>
+      </c>
+      <c r="E422" s="6" t="inlineStr">
+        <is>
+          <t>24:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="423">
+      <c r="A423" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B423" s="9" t="inlineStr">
+        <is>
+          <t>Roeland van Middendorp</t>
+        </is>
+      </c>
+      <c r="C423" s="9" t="inlineStr">
+        <is>
+          <t>Quadwinkel - 1</t>
+        </is>
+      </c>
+      <c r="D423" s="8" t="inlineStr">
+        <is>
+          <t>25:05</t>
+        </is>
+      </c>
+      <c r="E423" s="8" t="inlineStr">
+        <is>
+          <t>24:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="424">
+      <c r="A424" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B424" s="7" t="inlineStr">
+        <is>
+          <t>Walter Sijbesma</t>
+        </is>
+      </c>
+      <c r="C424" s="7" t="inlineStr">
+        <is>
+          <t>Odijk</t>
+        </is>
+      </c>
+      <c r="D424" s="6" t="inlineStr">
+        <is>
+          <t>25:15</t>
+        </is>
+      </c>
+      <c r="E424" s="6" t="inlineStr">
+        <is>
+          <t>24:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="425">
+      <c r="A425" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B425" s="9" t="inlineStr">
+        <is>
+          <t>Rens Bokhorst</t>
+        </is>
+      </c>
+      <c r="C425" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D425" s="8" t="inlineStr">
+        <is>
+          <t>25:31</t>
+        </is>
+      </c>
+      <c r="E425" s="8" t="inlineStr">
+        <is>
+          <t>24:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="426">
+      <c r="A426" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B426" s="7" t="inlineStr">
+        <is>
+          <t>Bert Wagtelenberg</t>
+        </is>
+      </c>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>Roordink Bedrijfswagens BV - 1</t>
+        </is>
+      </c>
+      <c r="D426" s="6" t="inlineStr">
+        <is>
+          <t>25:32</t>
+        </is>
+      </c>
+      <c r="E426" s="6" t="inlineStr">
+        <is>
+          <t>25:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="427">
+      <c r="A427" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B427" s="9" t="inlineStr">
+        <is>
+          <t>Janwillem van Huigenbos</t>
+        </is>
+      </c>
+      <c r="C427" s="9" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D427" s="8" t="inlineStr">
+        <is>
+          <t>25:54</t>
+        </is>
+      </c>
+      <c r="E427" s="8" t="inlineStr">
+        <is>
+          <t>24:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="428">
+      <c r="A428" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B428" s="7" t="inlineStr">
+        <is>
+          <t>Jordy van Hamersveld</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D428" s="6" t="inlineStr">
+        <is>
+          <t>26:03</t>
+        </is>
+      </c>
+      <c r="E428" s="6" t="inlineStr">
+        <is>
+          <t>26:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="429">
+      <c r="A429" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B429" s="9" t="inlineStr">
+        <is>
+          <t>Hans Gerritse</t>
+        </is>
+      </c>
+      <c r="C429" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D429" s="8" t="inlineStr">
+        <is>
+          <t>26:07</t>
+        </is>
+      </c>
+      <c r="E429" s="8" t="inlineStr">
+        <is>
+          <t>25:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="430">
+      <c r="A430" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B430" s="7" t="inlineStr">
+        <is>
+          <t>Gerrit Mulder</t>
+        </is>
+      </c>
+      <c r="C430" s="7" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D430" s="6" t="inlineStr">
+        <is>
+          <t>26:13</t>
+        </is>
+      </c>
+      <c r="E430" s="6" t="inlineStr">
+        <is>
+          <t>26:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="431">
+      <c r="A431" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B431" s="9" t="inlineStr">
+        <is>
+          <t>Gerrit Vliek</t>
+        </is>
+      </c>
+      <c r="C431" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D431" s="8" t="inlineStr">
+        <is>
+          <t>26:16</t>
+        </is>
+      </c>
+      <c r="E431" s="8" t="inlineStr">
+        <is>
+          <t>25:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="432">
+      <c r="A432" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B432" s="7" t="inlineStr">
+        <is>
+          <t>Danny van Vulpen</t>
+        </is>
+      </c>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D432" s="6" t="inlineStr">
+        <is>
+          <t>26:25</t>
+        </is>
+      </c>
+      <c r="E432" s="6" t="inlineStr">
+        <is>
+          <t>25:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="433">
+      <c r="A433" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B433" s="9" t="inlineStr">
+        <is>
+          <t>Gerard Wunsch</t>
+        </is>
+      </c>
+      <c r="C433" s="9" t="inlineStr">
+        <is>
+          <t>Heerlen</t>
+        </is>
+      </c>
+      <c r="D433" s="8" t="inlineStr">
+        <is>
+          <t>26:29</t>
+        </is>
+      </c>
+      <c r="E433" s="8" t="inlineStr">
+        <is>
+          <t>25:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="434">
+      <c r="A434" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B434" s="7" t="inlineStr">
+        <is>
+          <t>Ernst Jan Fransz</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>Zevenaar</t>
+        </is>
+      </c>
+      <c r="D434" s="6" t="inlineStr">
+        <is>
+          <t>26:32</t>
+        </is>
+      </c>
+      <c r="E434" s="6" t="inlineStr">
+        <is>
+          <t>25:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="435">
+      <c r="A435" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B435" s="9" t="inlineStr">
+        <is>
+          <t>Jarco van den Brink</t>
+        </is>
+      </c>
+      <c r="C435" s="9" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 2</t>
+        </is>
+      </c>
+      <c r="D435" s="8" t="inlineStr">
+        <is>
+          <t>26:35</t>
+        </is>
+      </c>
+      <c r="E435" s="8" t="inlineStr">
+        <is>
+          <t>26:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="436">
+      <c r="A436" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B436" s="7" t="inlineStr">
+        <is>
+          <t>Cornelis van den Berg</t>
+        </is>
+      </c>
+      <c r="C436" s="7" t="inlineStr">
+        <is>
+          <t>Hattem</t>
+        </is>
+      </c>
+      <c r="D436" s="6" t="inlineStr">
+        <is>
+          <t>26:40</t>
+        </is>
+      </c>
+      <c r="E436" s="6" t="inlineStr">
+        <is>
+          <t>26:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
+      <c r="A437" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B437" s="9" t="inlineStr">
+        <is>
+          <t>Peter Brons</t>
+        </is>
+      </c>
+      <c r="C437" s="9" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D437" s="8" t="inlineStr">
+        <is>
+          <t>26:41</t>
+        </is>
+      </c>
+      <c r="E437" s="8" t="inlineStr">
+        <is>
+          <t>25:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
+      <c r="A438" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B438" s="7" t="inlineStr">
+        <is>
+          <t>Remco Hooijer</t>
+        </is>
+      </c>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D438" s="6" t="inlineStr">
+        <is>
+          <t>26:47</t>
+        </is>
+      </c>
+      <c r="E438" s="6" t="inlineStr">
+        <is>
+          <t>25:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="439">
+      <c r="A439" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B439" s="9" t="inlineStr">
+        <is>
+          <t>Jan van de Beek</t>
+        </is>
+      </c>
+      <c r="C439" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D439" s="8" t="inlineStr">
+        <is>
+          <t>26:59</t>
+        </is>
+      </c>
+      <c r="E439" s="8" t="inlineStr">
+        <is>
+          <t>25:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="440">
+      <c r="A440" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B440" s="7" t="inlineStr">
+        <is>
+          <t>Matthijs van Loenen</t>
+        </is>
+      </c>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 1</t>
+        </is>
+      </c>
+      <c r="D440" s="6" t="inlineStr">
+        <is>
+          <t>27:00</t>
+        </is>
+      </c>
+      <c r="E440" s="6" t="inlineStr">
+        <is>
+          <t>25:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
+      <c r="A441" s="8" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B441" s="9" t="inlineStr">
+        <is>
+          <t>Hendri Meinen</t>
+        </is>
+      </c>
+      <c r="C441" s="9" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 2</t>
+        </is>
+      </c>
+      <c r="D441" s="8" t="inlineStr">
+        <is>
+          <t>27:04</t>
+        </is>
+      </c>
+      <c r="E441" s="8" t="inlineStr">
+        <is>
+          <t>26:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
+      <c r="A442" s="6" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B442" s="7" t="inlineStr">
+        <is>
+          <t>Gert Top</t>
+        </is>
+      </c>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>Autoservice Boersen - 1</t>
+        </is>
+      </c>
+      <c r="D442" s="6" t="inlineStr">
+        <is>
+          <t>27:07</t>
+        </is>
+      </c>
+      <c r="E442" s="6" t="inlineStr">
+        <is>
+          <t>26:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="443">
+      <c r="A443" s="8" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="B443" s="9" t="inlineStr">
+        <is>
+          <t>Gerben</t>
+        </is>
+      </c>
+      <c r="C443" s="9" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 3</t>
+        </is>
+      </c>
+      <c r="D443" s="8" t="inlineStr">
+        <is>
+          <t>27:15</t>
+        </is>
+      </c>
+      <c r="E443" s="8" t="inlineStr">
+        <is>
+          <t>25:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
+      <c r="A444" s="6" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="B444" s="7" t="inlineStr">
+        <is>
+          <t>Jaco Bal</t>
+        </is>
+      </c>
+      <c r="C444" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D444" s="6" t="inlineStr">
+        <is>
+          <t>27:18</t>
+        </is>
+      </c>
+      <c r="E444" s="6" t="inlineStr">
+        <is>
+          <t>27:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
+      <c r="A445" s="8" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="B445" s="9" t="inlineStr">
+        <is>
+          <t>Wilco Van Bale</t>
+        </is>
+      </c>
+      <c r="C445" s="9" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D445" s="8" t="inlineStr">
+        <is>
+          <t>27:22</t>
+        </is>
+      </c>
+      <c r="E445" s="8" t="inlineStr">
+        <is>
+          <t>26:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
+      <c r="A446" s="6" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="B446" s="7" t="inlineStr">
+        <is>
+          <t>Robert Berger</t>
+        </is>
+      </c>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>Roordink Bedrijfswagens BV - 1</t>
+        </is>
+      </c>
+      <c r="D446" s="6" t="inlineStr">
+        <is>
+          <t>27:50</t>
+        </is>
+      </c>
+      <c r="E446" s="6" t="inlineStr">
+        <is>
+          <t>27:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="447">
+      <c r="A447" s="8" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="B447" s="9" t="inlineStr">
+        <is>
+          <t>Thijs Korving</t>
+        </is>
+      </c>
+      <c r="C447" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D447" s="8" t="inlineStr">
+        <is>
+          <t>28:00</t>
+        </is>
+      </c>
+      <c r="E447" s="8" t="inlineStr">
+        <is>
+          <t>27:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="448">
+      <c r="A448" s="6" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="B448" s="7" t="inlineStr">
+        <is>
+          <t>Lenart de Koeijer</t>
+        </is>
+      </c>
+      <c r="C448" s="7" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 2</t>
+        </is>
+      </c>
+      <c r="D448" s="6" t="inlineStr">
+        <is>
+          <t>28:04</t>
+        </is>
+      </c>
+      <c r="E448" s="6" t="inlineStr">
+        <is>
+          <t>27:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="449">
+      <c r="A449" s="8" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="B449" s="9" t="inlineStr">
+        <is>
+          <t>Erik Immerzeel</t>
+        </is>
+      </c>
+      <c r="C449" s="9" t="inlineStr">
+        <is>
+          <t>Zeewolde</t>
+        </is>
+      </c>
+      <c r="D449" s="8" t="inlineStr">
+        <is>
+          <t>28:17</t>
+        </is>
+      </c>
+      <c r="E449" s="8" t="inlineStr">
+        <is>
+          <t>27:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="450">
+      <c r="A450" s="6" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="B450" s="7" t="inlineStr">
+        <is>
+          <t>Marco van Dasselaar</t>
+        </is>
+      </c>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>Condoor - 1</t>
+        </is>
+      </c>
+      <c r="D450" s="6" t="inlineStr">
+        <is>
+          <t>28:18</t>
+        </is>
+      </c>
+      <c r="E450" s="6" t="inlineStr">
+        <is>
+          <t>28:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="451">
+      <c r="A451" s="8" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="B451" s="9" t="inlineStr">
+        <is>
+          <t>Dick Hofman</t>
+        </is>
+      </c>
+      <c r="C451" s="9" t="inlineStr">
+        <is>
+          <t>Oosterbeek</t>
+        </is>
+      </c>
+      <c r="D451" s="8" t="inlineStr">
+        <is>
+          <t>28:22</t>
+        </is>
+      </c>
+      <c r="E451" s="8" t="inlineStr">
+        <is>
+          <t>27:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="452">
+      <c r="A452" s="6" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="B452" s="7" t="inlineStr">
+        <is>
+          <t>Martin van der Linden</t>
+        </is>
+      </c>
+      <c r="C452" s="7" t="inlineStr">
+        <is>
+          <t>Blaricum</t>
+        </is>
+      </c>
+      <c r="D452" s="6" t="inlineStr">
+        <is>
+          <t>28:32</t>
+        </is>
+      </c>
+      <c r="E452" s="6" t="inlineStr">
+        <is>
+          <t>26:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
+      <c r="A453" s="8" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="B453" s="9" t="inlineStr">
+        <is>
+          <t>Edwin Bisseling</t>
+        </is>
+      </c>
+      <c r="C453" s="9" t="inlineStr">
+        <is>
+          <t>Bloemisterij Fleurina - 2</t>
+        </is>
+      </c>
+      <c r="D453" s="8" t="inlineStr">
+        <is>
+          <t>28:52</t>
+        </is>
+      </c>
+      <c r="E453" s="8" t="inlineStr">
+        <is>
+          <t>27:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
+      <c r="A454" s="6" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="B454" s="7" t="inlineStr">
+        <is>
+          <t>Gerrit Rehorst</t>
+        </is>
+      </c>
+      <c r="C454" s="7" t="inlineStr">
+        <is>
+          <t>Bloemisterij Fleurina - 1</t>
+        </is>
+      </c>
+      <c r="D454" s="6" t="inlineStr">
+        <is>
+          <t>28:53</t>
+        </is>
+      </c>
+      <c r="E454" s="6" t="inlineStr">
+        <is>
+          <t>27:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
+      <c r="A455" s="8" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="B455" s="9" t="inlineStr">
+        <is>
+          <t>Jelle Hardenberg</t>
+        </is>
+      </c>
+      <c r="C455" s="9" t="inlineStr">
+        <is>
+          <t>Hardenberg Koerier - 1</t>
+        </is>
+      </c>
+      <c r="D455" s="8" t="inlineStr">
+        <is>
+          <t>28:55</t>
+        </is>
+      </c>
+      <c r="E455" s="8" t="inlineStr">
+        <is>
+          <t>27:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
+      <c r="A456" s="6" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="B456" s="7" t="inlineStr">
+        <is>
+          <t>Meo Jochemsen</t>
+        </is>
+      </c>
+      <c r="C456" s="7" t="inlineStr">
+        <is>
+          <t>Quadwinkel - 1</t>
+        </is>
+      </c>
+      <c r="D456" s="6" t="inlineStr">
+        <is>
+          <t>29:01</t>
+        </is>
+      </c>
+      <c r="E456" s="6" t="inlineStr">
+        <is>
+          <t>27:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
+      <c r="A457" s="8" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="B457" s="9" t="inlineStr">
+        <is>
+          <t>Ton Hommel</t>
+        </is>
+      </c>
+      <c r="C457" s="9" t="inlineStr">
+        <is>
+          <t>Hoogland</t>
+        </is>
+      </c>
+      <c r="D457" s="8" t="inlineStr">
+        <is>
+          <t>29:14</t>
+        </is>
+      </c>
+      <c r="E457" s="8" t="inlineStr">
+        <is>
+          <t>27:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
+      <c r="A458" s="6" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="B458" s="7" t="inlineStr">
+        <is>
+          <t>Michel Borgers</t>
+        </is>
+      </c>
+      <c r="C458" s="7" t="inlineStr">
+        <is>
+          <t>Stroe</t>
+        </is>
+      </c>
+      <c r="D458" s="6" t="inlineStr">
+        <is>
+          <t>29:16</t>
+        </is>
+      </c>
+      <c r="E458" s="6" t="inlineStr">
+        <is>
+          <t>28:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="459">
+      <c r="A459" s="8" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="B459" s="9" t="inlineStr">
+        <is>
+          <t>Maikel Brouwer</t>
+        </is>
+      </c>
+      <c r="C459" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D459" s="8" t="inlineStr">
+        <is>
+          <t>29:18</t>
+        </is>
+      </c>
+      <c r="E459" s="8" t="inlineStr">
+        <is>
+          <t>28:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="460">
+      <c r="A460" s="6" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="B460" s="7" t="inlineStr">
+        <is>
+          <t>Marco Bos</t>
+        </is>
+      </c>
+      <c r="C460" s="7" t="inlineStr">
+        <is>
+          <t>Hoco parts - 1</t>
+        </is>
+      </c>
+      <c r="D460" s="6" t="inlineStr">
+        <is>
+          <t>29:19</t>
+        </is>
+      </c>
+      <c r="E460" s="6" t="inlineStr">
+        <is>
+          <t>27:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="461">
+      <c r="A461" s="8" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="B461" s="9" t="inlineStr">
+        <is>
+          <t>Gerrit Boer</t>
+        </is>
+      </c>
+      <c r="C461" s="9" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 1</t>
+        </is>
+      </c>
+      <c r="D461" s="8" t="inlineStr">
+        <is>
+          <t>29:31</t>
+        </is>
+      </c>
+      <c r="E461" s="8" t="inlineStr">
+        <is>
+          <t>27:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="462">
+      <c r="A462" s="6" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="B462" s="7" t="inlineStr">
+        <is>
+          <t>Emiel Broekhuizen</t>
+        </is>
+      </c>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D462" s="6" t="inlineStr">
+        <is>
+          <t>29:38</t>
+        </is>
+      </c>
+      <c r="E462" s="6" t="inlineStr">
+        <is>
+          <t>29:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="463">
+      <c r="A463" s="8" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="B463" s="9" t="inlineStr">
+        <is>
+          <t>Rikkert van Malestein</t>
+        </is>
+      </c>
+      <c r="C463" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D463" s="8" t="inlineStr">
+        <is>
+          <t>29:54</t>
+        </is>
+      </c>
+      <c r="E463" s="8" t="inlineStr">
+        <is>
+          <t>28:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="464">
+      <c r="A464" s="6" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="B464" s="7" t="inlineStr">
+        <is>
+          <t>Edward van den Broek</t>
+        </is>
+      </c>
+      <c r="C464" s="7" t="inlineStr">
+        <is>
+          <t>Bloemisterij Fleurina - 2</t>
+        </is>
+      </c>
+      <c r="D464" s="6" t="inlineStr">
+        <is>
+          <t>30:07</t>
+        </is>
+      </c>
+      <c r="E464" s="6" t="inlineStr">
+        <is>
+          <t>28:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="465">
+      <c r="A465" s="8" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="B465" s="9" t="inlineStr">
+        <is>
+          <t>Mark Bruinekreeft</t>
+        </is>
+      </c>
+      <c r="C465" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D465" s="8" t="inlineStr">
+        <is>
+          <t>30:17</t>
+        </is>
+      </c>
+      <c r="E465" s="8" t="inlineStr">
+        <is>
+          <t>29:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="466">
+      <c r="A466" s="6" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="B466" s="7" t="inlineStr">
+        <is>
+          <t>Bart Nieuwenweg</t>
+        </is>
+      </c>
+      <c r="C466" s="7" t="inlineStr">
+        <is>
+          <t>Draad - 1</t>
+        </is>
+      </c>
+      <c r="D466" s="6" t="inlineStr">
+        <is>
+          <t>30:22</t>
+        </is>
+      </c>
+      <c r="E466" s="6" t="inlineStr">
+        <is>
+          <t>28:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="467">
+      <c r="A467" s="8" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="B467" s="9" t="inlineStr">
+        <is>
+          <t>Jaap Wiersema</t>
+        </is>
+      </c>
+      <c r="C467" s="9" t="inlineStr">
+        <is>
+          <t>AviationGlass - 1</t>
+        </is>
+      </c>
+      <c r="D467" s="8" t="inlineStr">
+        <is>
+          <t>30:23</t>
+        </is>
+      </c>
+      <c r="E467" s="8" t="inlineStr">
+        <is>
+          <t>29:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="468">
+      <c r="A468" s="6" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="B468" s="7" t="inlineStr">
+        <is>
+          <t>Bert Brunekreeft</t>
+        </is>
+      </c>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D468" s="6" t="inlineStr">
+        <is>
+          <t>30:26</t>
+        </is>
+      </c>
+      <c r="E468" s="6" t="inlineStr">
+        <is>
+          <t>29:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
+      <c r="A469" s="8" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="B469" s="9" t="inlineStr">
+        <is>
+          <t>Laurens van Gils</t>
+        </is>
+      </c>
+      <c r="C469" s="9" t="inlineStr">
+        <is>
+          <t>Bloemisterij Fleurina - 1</t>
+        </is>
+      </c>
+      <c r="D469" s="8" t="inlineStr">
+        <is>
+          <t>30:30</t>
+        </is>
+      </c>
+      <c r="E469" s="8" t="inlineStr">
+        <is>
+          <t>29:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
+      <c r="A470" s="6" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="B470" s="7" t="inlineStr">
+        <is>
+          <t>Menno Hendriks</t>
+        </is>
+      </c>
+      <c r="C470" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D470" s="6" t="inlineStr">
+        <is>
+          <t>30:34</t>
+        </is>
+      </c>
+      <c r="E470" s="6" t="inlineStr">
+        <is>
+          <t>28:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="471">
+      <c r="A471" s="8" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="B471" s="9" t="inlineStr">
+        <is>
+          <t>Louw Steyn</t>
+        </is>
+      </c>
+      <c r="C471" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D471" s="8" t="inlineStr">
+        <is>
+          <t>30:53</t>
+        </is>
+      </c>
+      <c r="E471" s="8" t="inlineStr">
+        <is>
+          <t>30:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="472">
+      <c r="A472" s="6" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="B472" s="7" t="inlineStr">
+        <is>
+          <t>Timon Kroon</t>
+        </is>
+      </c>
+      <c r="C472" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D472" s="6" t="inlineStr">
+        <is>
+          <t>30:56</t>
+        </is>
+      </c>
+      <c r="E472" s="6" t="inlineStr">
+        <is>
+          <t>30:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="473">
+      <c r="A473" s="8" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="B473" s="9" t="inlineStr">
+        <is>
+          <t>Roland van Hierden</t>
+        </is>
+      </c>
+      <c r="C473" s="9" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 3</t>
+        </is>
+      </c>
+      <c r="D473" s="8" t="inlineStr">
+        <is>
+          <t>31:05</t>
+        </is>
+      </c>
+      <c r="E473" s="8" t="inlineStr">
+        <is>
+          <t>30:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="474">
+      <c r="A474" s="6" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="B474" s="7" t="inlineStr">
+        <is>
+          <t>Leonard Taapke</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>Tosch - 3</t>
+        </is>
+      </c>
+      <c r="D474" s="6" t="inlineStr">
+        <is>
+          <t>31:26</t>
+        </is>
+      </c>
+      <c r="E474" s="6" t="inlineStr">
+        <is>
+          <t>29:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="475">
+      <c r="A475" s="8" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="B475" s="9" t="inlineStr">
+        <is>
+          <t>Renzo van Dam</t>
+        </is>
+      </c>
+      <c r="C475" s="9" t="inlineStr">
+        <is>
+          <t>Schuiteman Accountants - 1</t>
+        </is>
+      </c>
+      <c r="D475" s="8" t="inlineStr">
+        <is>
+          <t>31:29</t>
+        </is>
+      </c>
+      <c r="E475" s="8" t="inlineStr">
+        <is>
+          <t>30:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="476">
+      <c r="A476" s="6" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="B476" s="7" t="inlineStr">
+        <is>
+          <t>Jochem de Vries</t>
+        </is>
+      </c>
+      <c r="C476" s="7" t="inlineStr">
+        <is>
+          <t>Huizen</t>
+        </is>
+      </c>
+      <c r="D476" s="6" t="inlineStr">
+        <is>
+          <t>31:41</t>
+        </is>
+      </c>
+      <c r="E476" s="6" t="inlineStr">
+        <is>
+          <t>29:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="477">
+      <c r="A477" s="8" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="B477" s="9" t="inlineStr">
+        <is>
+          <t>Gerrit Noordermeer</t>
+        </is>
+      </c>
+      <c r="C477" s="9" t="inlineStr">
+        <is>
+          <t>Moba - 3</t>
+        </is>
+      </c>
+      <c r="D477" s="8" t="inlineStr">
+        <is>
+          <t>31:48</t>
+        </is>
+      </c>
+      <c r="E477" s="8" t="inlineStr">
+        <is>
+          <t>31:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="478">
+      <c r="A478" s="6" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="B478" s="7" t="inlineStr">
+        <is>
+          <t>Mark Bijl</t>
+        </is>
+      </c>
+      <c r="C478" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D478" s="6" t="inlineStr">
+        <is>
+          <t>31:51</t>
+        </is>
+      </c>
+      <c r="E478" s="6" t="inlineStr">
+        <is>
+          <t>29:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="479">
+      <c r="A479" s="8" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="B479" s="9" t="inlineStr">
+        <is>
+          <t>Walter Sanders</t>
+        </is>
+      </c>
+      <c r="C479" s="9" t="inlineStr">
+        <is>
+          <t>Stichting Connect - 2</t>
+        </is>
+      </c>
+      <c r="D479" s="8" t="inlineStr">
+        <is>
+          <t>32:12</t>
+        </is>
+      </c>
+      <c r="E479" s="8" t="inlineStr">
+        <is>
+          <t>32:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="480">
+      <c r="A480" s="6" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="B480" s="7" t="inlineStr">
+        <is>
+          <t>Arjan Fieret</t>
+        </is>
+      </c>
+      <c r="C480" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D480" s="6" t="inlineStr">
+        <is>
+          <t>32:19</t>
+        </is>
+      </c>
+      <c r="E480" s="6" t="inlineStr">
+        <is>
+          <t>30:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="481">
+      <c r="A481" s="8" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="B481" s="9" t="inlineStr">
+        <is>
+          <t>Fijko van 't Veld</t>
+        </is>
+      </c>
+      <c r="C481" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D481" s="8" t="inlineStr">
+        <is>
+          <t>32:39</t>
+        </is>
+      </c>
+      <c r="E481" s="8" t="inlineStr">
+        <is>
+          <t>31:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="482">
+      <c r="A482" s="6" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="B482" s="7" t="inlineStr">
+        <is>
+          <t>Wijnand van de Steeg</t>
+        </is>
+      </c>
+      <c r="C482" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D482" s="6" t="inlineStr">
+        <is>
+          <t>32:56</t>
+        </is>
+      </c>
+      <c r="E482" s="6" t="inlineStr">
+        <is>
+          <t>31:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="483">
+      <c r="A483" s="8" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="B483" s="9" t="inlineStr">
+        <is>
+          <t>Stefan Koesveld</t>
+        </is>
+      </c>
+      <c r="C483" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D483" s="8" t="inlineStr">
+        <is>
+          <t>32:57</t>
+        </is>
+      </c>
+      <c r="E483" s="8" t="inlineStr">
+        <is>
+          <t>31:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="484">
+      <c r="A484" s="6" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="B484" s="7" t="inlineStr">
+        <is>
+          <t>Maarten Blok</t>
+        </is>
+      </c>
+      <c r="C484" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D484" s="6" t="inlineStr">
+        <is>
+          <t>33:01</t>
+        </is>
+      </c>
+      <c r="E484" s="6" t="inlineStr">
+        <is>
+          <t>31:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
+      <c r="A485" s="8" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="B485" s="9" t="inlineStr">
+        <is>
+          <t>Mark Zandvliet</t>
+        </is>
+      </c>
+      <c r="C485" s="9" t="inlineStr">
+        <is>
+          <t>Condoor - 1</t>
+        </is>
+      </c>
+      <c r="D485" s="8" t="inlineStr">
+        <is>
+          <t>33:04</t>
+        </is>
+      </c>
+      <c r="E485" s="8" t="inlineStr">
+        <is>
+          <t>32:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="486">
+      <c r="A486" s="6" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="B486" s="7" t="inlineStr">
+        <is>
+          <t>Henk Hendriksen</t>
+        </is>
+      </c>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D486" s="6" t="inlineStr">
+        <is>
+          <t>33:11</t>
+        </is>
+      </c>
+      <c r="E486" s="6" t="inlineStr">
+        <is>
+          <t>31:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="487">
+      <c r="A487" s="8" t="inlineStr">
+        <is>
+          <t>138</t>
+        </is>
+      </c>
+      <c r="B487" s="9" t="inlineStr">
+        <is>
+          <t>Evert van Veldhuizen</t>
+        </is>
+      </c>
+      <c r="C487" s="9" t="inlineStr">
+        <is>
+          <t>Van den Brink Staalbouw Barnev - 2</t>
+        </is>
+      </c>
+      <c r="D487" s="8" t="inlineStr">
+        <is>
+          <t>33:33</t>
+        </is>
+      </c>
+      <c r="E487" s="8" t="inlineStr">
+        <is>
+          <t>32:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="488">
+      <c r="A488" s="6" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="B488" s="7" t="inlineStr">
+        <is>
+          <t>Gerwin Blok</t>
+        </is>
+      </c>
+      <c r="C488" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D488" s="6" t="inlineStr">
+        <is>
+          <t>33:37</t>
+        </is>
+      </c>
+      <c r="E488" s="6" t="inlineStr">
+        <is>
+          <t>32:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="489">
+      <c r="A489" s="8" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="B489" s="9" t="inlineStr">
+        <is>
+          <t>Mario van der Want</t>
+        </is>
+      </c>
+      <c r="C489" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D489" s="8" t="inlineStr">
+        <is>
+          <t>33:59</t>
+        </is>
+      </c>
+      <c r="E489" s="8" t="inlineStr">
+        <is>
+          <t>32:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="490">
+      <c r="A490" s="6" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="B490" s="7" t="inlineStr">
+        <is>
+          <t>Rob Man</t>
+        </is>
+      </c>
+      <c r="C490" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D490" s="6" t="inlineStr">
+        <is>
+          <t>34:12</t>
+        </is>
+      </c>
+      <c r="E490" s="6" t="inlineStr">
+        <is>
+          <t>33:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="491">
+      <c r="A491" s="8" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="B491" s="9" t="inlineStr">
+        <is>
+          <t>Bart Kwint</t>
+        </is>
+      </c>
+      <c r="C491" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D491" s="8" t="inlineStr">
+        <is>
+          <t>34:48</t>
+        </is>
+      </c>
+      <c r="E491" s="8" t="inlineStr">
+        <is>
+          <t>33:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="492">
+      <c r="A492" s="6" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="B492" s="7" t="inlineStr">
+        <is>
+          <t>Ton Schouten</t>
+        </is>
+      </c>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>Hilversum</t>
+        </is>
+      </c>
+      <c r="D492" s="6" t="inlineStr">
+        <is>
+          <t>34:50</t>
+        </is>
+      </c>
+      <c r="E492" s="6" t="inlineStr">
+        <is>
+          <t>33:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="493">
+      <c r="A493" s="8" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="B493" s="9" t="inlineStr">
+        <is>
+          <t>Erik van den Houten</t>
+        </is>
+      </c>
+      <c r="C493" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D493" s="8" t="inlineStr">
+        <is>
+          <t>35:27</t>
+        </is>
+      </c>
+      <c r="E493" s="8" t="inlineStr">
+        <is>
+          <t>33:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="494">
+      <c r="A494" s="6" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="B494" s="7" t="inlineStr">
+        <is>
+          <t>Henk van der Zande</t>
+        </is>
+      </c>
+      <c r="C494" s="7" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D494" s="6" t="inlineStr">
+        <is>
+          <t>35:40</t>
+        </is>
+      </c>
+      <c r="E494" s="6" t="inlineStr">
+        <is>
+          <t>34:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="495">
+      <c r="A495" s="8" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="B495" s="9" t="inlineStr">
+        <is>
+          <t>Tonnie Stouten</t>
+        </is>
+      </c>
+      <c r="C495" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D495" s="8" t="inlineStr">
+        <is>
+          <t>35:53</t>
+        </is>
+      </c>
+      <c r="E495" s="8" t="inlineStr">
+        <is>
+          <t>34:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="496">
+      <c r="A496" s="6" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="B496" s="7" t="inlineStr">
+        <is>
+          <t>Ronald StrIJk</t>
+        </is>
+      </c>
+      <c r="C496" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D496" s="6" t="inlineStr">
+        <is>
+          <t>36:46</t>
+        </is>
+      </c>
+      <c r="E496" s="6" t="inlineStr">
+        <is>
+          <t>35:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="497">
+      <c r="A497" s="8" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="B497" s="9" t="inlineStr">
+        <is>
+          <t>Bernd van Hardeveld</t>
+        </is>
+      </c>
+      <c r="C497" s="9" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 1</t>
+        </is>
+      </c>
+      <c r="D497" s="8" t="inlineStr">
+        <is>
+          <t>37:08</t>
+        </is>
+      </c>
+      <c r="E497" s="8" t="inlineStr">
+        <is>
+          <t>35:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="498">
+      <c r="A498" s="6" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="B498" s="7" t="inlineStr">
+        <is>
+          <t>Roelof Van de Glind</t>
+        </is>
+      </c>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D498" s="6" t="inlineStr">
+        <is>
+          <t>37:32</t>
+        </is>
+      </c>
+      <c r="E498" s="6" t="inlineStr">
+        <is>
+          <t>35:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="499">
+      <c r="A499" s="8" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="B499" s="9" t="inlineStr">
+        <is>
+          <t>Eric van Riet</t>
+        </is>
+      </c>
+      <c r="C499" s="9" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 3</t>
+        </is>
+      </c>
+      <c r="D499" s="8" t="inlineStr">
+        <is>
+          <t>37:35</t>
+        </is>
+      </c>
+      <c r="E499" s="8" t="inlineStr">
+        <is>
+          <t>35:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="500">
+      <c r="A500" s="6" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="B500" s="7" t="inlineStr">
+        <is>
+          <t>Bertus van Kommer</t>
+        </is>
+      </c>
+      <c r="C500" s="7" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D500" s="6" t="inlineStr">
+        <is>
+          <t>38:37</t>
+        </is>
+      </c>
+      <c r="E500" s="6" t="inlineStr">
+        <is>
+          <t>38:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="501">
+      <c r="A501" s="8" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="B501" s="9" t="inlineStr">
+        <is>
+          <t>Henk van t End</t>
+        </is>
+      </c>
+      <c r="C501" s="9" t="inlineStr">
+        <is>
+          <t>Bunnik</t>
+        </is>
+      </c>
+      <c r="D501" s="8" t="inlineStr">
+        <is>
+          <t>38:49</t>
+        </is>
+      </c>
+      <c r="E501" s="8" t="inlineStr">
+        <is>
+          <t>38:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="502">
+      <c r="A502" s="6" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="B502" s="7" t="inlineStr">
+        <is>
+          <t>Edwin van der Huure</t>
+        </is>
+      </c>
+      <c r="C502" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D502" s="6" t="inlineStr">
+        <is>
+          <t>39:10</t>
+        </is>
+      </c>
+      <c r="E502" s="6" t="inlineStr">
+        <is>
+          <t>38:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="503">
+      <c r="A503" s="8" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="B503" s="9" t="inlineStr">
+        <is>
+          <t>Johan van Santen</t>
+        </is>
+      </c>
+      <c r="C503" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D503" s="8" t="inlineStr">
+        <is>
+          <t>40:36</t>
+        </is>
+      </c>
+      <c r="E503" s="8" t="inlineStr">
+        <is>
+          <t>40:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="504">
+      <c r="A504" s="6" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="B504" s="7" t="inlineStr">
+        <is>
+          <t>Lub Mulder</t>
+        </is>
+      </c>
+      <c r="C504" s="7" t="inlineStr">
+        <is>
+          <t>Quadwinkel - 1</t>
+        </is>
+      </c>
+      <c r="D504" s="6" t="inlineStr">
+        <is>
+          <t>41:58</t>
+        </is>
+      </c>
+      <c r="E504" s="6" t="inlineStr">
+        <is>
+          <t>40:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="506">
+      <c r="A506" s="4" t="inlineStr">
+        <is>
+          <t>V35, 5 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B506" s="4"/>
+      <c r="C506" s="4"/>
+      <c r="D506" s="4"/>
+      <c r="E506" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="507">
+      <c r="A507" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B507" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C507" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D507" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E507" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
+      <c r="A508" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B508" s="7" t="inlineStr">
+        <is>
+          <t>Marieke van den Brink</t>
+        </is>
+      </c>
+      <c r="C508" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D508" s="6" t="inlineStr">
+        <is>
+          <t>19:39</t>
+        </is>
+      </c>
+      <c r="E508" s="6" t="inlineStr">
+        <is>
+          <t>19:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
+      <c r="A509" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B509" s="9" t="inlineStr">
+        <is>
+          <t>Esther Elliott</t>
+        </is>
+      </c>
+      <c r="C509" s="9" t="inlineStr">
+        <is>
+          <t>Volare Sports - 1</t>
+        </is>
+      </c>
+      <c r="D509" s="8" t="inlineStr">
+        <is>
+          <t>20:18</t>
+        </is>
+      </c>
+      <c r="E509" s="8" t="inlineStr">
+        <is>
+          <t>20:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="510">
+      <c r="A510" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B510" s="7" t="inlineStr">
+        <is>
+          <t>Martine Mulder</t>
+        </is>
+      </c>
+      <c r="C510" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D510" s="6" t="inlineStr">
+        <is>
+          <t>21:04</t>
+        </is>
+      </c>
+      <c r="E510" s="6" t="inlineStr">
+        <is>
+          <t>20:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="511">
+      <c r="A511" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B511" s="9" t="inlineStr">
+        <is>
+          <t>Jacqueline van Drunen</t>
+        </is>
+      </c>
+      <c r="C511" s="9" t="inlineStr">
+        <is>
+          <t>Zeewolde</t>
+        </is>
+      </c>
+      <c r="D511" s="8" t="inlineStr">
+        <is>
+          <t>22:33</t>
+        </is>
+      </c>
+      <c r="E511" s="8" t="inlineStr">
+        <is>
+          <t>22:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="512">
+      <c r="A512" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B512" s="7" t="inlineStr">
+        <is>
+          <t>Linda Hulsbeek-Uenk</t>
+        </is>
+      </c>
+      <c r="C512" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D512" s="6" t="inlineStr">
+        <is>
+          <t>23:07</t>
+        </is>
+      </c>
+      <c r="E512" s="6" t="inlineStr">
+        <is>
+          <t>22:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="513">
+      <c r="A513" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B513" s="9" t="inlineStr">
+        <is>
+          <t>Aleida Oud</t>
+        </is>
+      </c>
+      <c r="C513" s="9" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D513" s="8" t="inlineStr">
+        <is>
+          <t>23:43</t>
+        </is>
+      </c>
+      <c r="E513" s="8" t="inlineStr">
+        <is>
+          <t>23:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
+      <c r="A514" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B514" s="7" t="inlineStr">
+        <is>
+          <t>Christine Toonstra</t>
+        </is>
+      </c>
+      <c r="C514" s="7" t="inlineStr">
+        <is>
+          <t>Nederhorst den Berg</t>
+        </is>
+      </c>
+      <c r="D514" s="6" t="inlineStr">
+        <is>
+          <t>24:16</t>
+        </is>
+      </c>
+      <c r="E514" s="6" t="inlineStr">
+        <is>
+          <t>23:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="515">
+      <c r="A515" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B515" s="9" t="inlineStr">
+        <is>
+          <t>Marieke van Beek</t>
+        </is>
+      </c>
+      <c r="C515" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 1</t>
+        </is>
+      </c>
+      <c r="D515" s="8" t="inlineStr">
+        <is>
+          <t>24:47</t>
+        </is>
+      </c>
+      <c r="E515" s="8" t="inlineStr">
+        <is>
+          <t>24:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="516">
+      <c r="A516" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B516" s="7" t="inlineStr">
+        <is>
+          <t>Marieke Faber-Boon</t>
+        </is>
+      </c>
+      <c r="C516" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D516" s="6" t="inlineStr">
+        <is>
+          <t>24:48</t>
+        </is>
+      </c>
+      <c r="E516" s="6" t="inlineStr">
+        <is>
+          <t>24:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="517">
+      <c r="A517" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B517" s="9" t="inlineStr">
+        <is>
+          <t>Jannette van Hussel</t>
+        </is>
+      </c>
+      <c r="C517" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D517" s="8" t="inlineStr">
+        <is>
+          <t>24:50</t>
+        </is>
+      </c>
+      <c r="E517" s="8" t="inlineStr">
+        <is>
+          <t>24:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="518">
+      <c r="A518" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B518" s="7" t="inlineStr">
+        <is>
+          <t>Angelina Versteeg</t>
+        </is>
+      </c>
+      <c r="C518" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D518" s="6" t="inlineStr">
+        <is>
+          <t>24:53</t>
+        </is>
+      </c>
+      <c r="E518" s="6" t="inlineStr">
+        <is>
+          <t>24:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="519">
+      <c r="A519" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B519" s="9" t="inlineStr">
+        <is>
+          <t>Marjolijn Engelen</t>
+        </is>
+      </c>
+      <c r="C519" s="9" t="inlineStr">
+        <is>
+          <t>Bos Dynamics - 3</t>
+        </is>
+      </c>
+      <c r="D519" s="8" t="inlineStr">
+        <is>
+          <t>25:01</t>
+        </is>
+      </c>
+      <c r="E519" s="8" t="inlineStr">
+        <is>
+          <t>24:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="520">
+      <c r="A520" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B520" s="7" t="inlineStr">
+        <is>
+          <t>Gea Haandrikman</t>
+        </is>
+      </c>
+      <c r="C520" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D520" s="6" t="inlineStr">
+        <is>
+          <t>25:08</t>
+        </is>
+      </c>
+      <c r="E520" s="6" t="inlineStr">
+        <is>
+          <t>24:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="521">
+      <c r="A521" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B521" s="9" t="inlineStr">
+        <is>
+          <t>Esther Heiwegen</t>
+        </is>
+      </c>
+      <c r="C521" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D521" s="8" t="inlineStr">
+        <is>
+          <t>25:25</t>
+        </is>
+      </c>
+      <c r="E521" s="8" t="inlineStr">
+        <is>
+          <t>25:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="522">
+      <c r="A522" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B522" s="7" t="inlineStr">
+        <is>
+          <t>Nanda Zietsma</t>
+        </is>
+      </c>
+      <c r="C522" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D522" s="6" t="inlineStr">
+        <is>
+          <t>25:37</t>
+        </is>
+      </c>
+      <c r="E522" s="6" t="inlineStr">
+        <is>
+          <t>25:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="523">
+      <c r="A523" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B523" s="9" t="inlineStr">
+        <is>
+          <t>Janny Doest</t>
+        </is>
+      </c>
+      <c r="C523" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D523" s="8" t="inlineStr">
+        <is>
+          <t>25:52</t>
+        </is>
+      </c>
+      <c r="E523" s="8" t="inlineStr">
+        <is>
+          <t>24:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="524">
+      <c r="A524" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B524" s="7" t="inlineStr">
+        <is>
+          <t>Tineke Terpstra</t>
+        </is>
+      </c>
+      <c r="C524" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D524" s="6" t="inlineStr">
+        <is>
+          <t>26:18</t>
+        </is>
+      </c>
+      <c r="E524" s="6" t="inlineStr">
+        <is>
+          <t>26:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="525">
+      <c r="A525" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B525" s="9" t="inlineStr">
+        <is>
+          <t>Conja Daamen</t>
+        </is>
+      </c>
+      <c r="C525" s="9" t="inlineStr">
+        <is>
+          <t>Ematra - 3</t>
+        </is>
+      </c>
+      <c r="D525" s="8" t="inlineStr">
+        <is>
+          <t>26:21</t>
+        </is>
+      </c>
+      <c r="E525" s="8" t="inlineStr">
+        <is>
+          <t>26:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="526">
+      <c r="A526" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B526" s="7" t="inlineStr">
+        <is>
+          <t>Kim Te Kulve</t>
+        </is>
+      </c>
+      <c r="C526" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D526" s="6" t="inlineStr">
+        <is>
+          <t>26:45</t>
+        </is>
+      </c>
+      <c r="E526" s="6" t="inlineStr">
+        <is>
+          <t>26:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="527">
+      <c r="A527" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B527" s="9" t="inlineStr">
+        <is>
+          <t>Dineke van Bentum</t>
+        </is>
+      </c>
+      <c r="C527" s="9" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D527" s="8" t="inlineStr">
+        <is>
+          <t>27:02</t>
+        </is>
+      </c>
+      <c r="E527" s="8" t="inlineStr">
+        <is>
+          <t>26:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="528">
+      <c r="A528" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B528" s="7" t="inlineStr">
+        <is>
+          <t>Jeanine van het Schut</t>
+        </is>
+      </c>
+      <c r="C528" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D528" s="6" t="inlineStr">
+        <is>
+          <t>27:17</t>
+        </is>
+      </c>
+      <c r="E528" s="6" t="inlineStr">
+        <is>
+          <t>26:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="529">
+      <c r="A529" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B529" s="9" t="inlineStr">
+        <is>
+          <t>Judith Maas</t>
+        </is>
+      </c>
+      <c r="C529" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D529" s="8" t="inlineStr">
+        <is>
+          <t>28:12</t>
+        </is>
+      </c>
+      <c r="E529" s="8" t="inlineStr">
+        <is>
+          <t>27:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="530">
+      <c r="A530" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B530" s="7" t="inlineStr">
+        <is>
+          <t>Karoline Middelwijk</t>
+        </is>
+      </c>
+      <c r="C530" s="7" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D530" s="6" t="inlineStr">
+        <is>
+          <t>28:34</t>
+        </is>
+      </c>
+      <c r="E530" s="6" t="inlineStr">
+        <is>
+          <t>27:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="531">
+      <c r="A531" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B531" s="9" t="inlineStr">
+        <is>
+          <t>Aranka Liefting</t>
+        </is>
+      </c>
+      <c r="C531" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D531" s="8" t="inlineStr">
+        <is>
+          <t>28:36</t>
+        </is>
+      </c>
+      <c r="E531" s="8" t="inlineStr">
+        <is>
+          <t>26:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="532">
+      <c r="A532" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B532" s="7" t="inlineStr">
+        <is>
+          <t>Liesbeth Besselsen</t>
+        </is>
+      </c>
+      <c r="C532" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D532" s="6" t="inlineStr">
+        <is>
+          <t>28:36</t>
+        </is>
+      </c>
+      <c r="E532" s="6" t="inlineStr">
+        <is>
+          <t>28:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="533">
+      <c r="A533" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B533" s="9" t="inlineStr">
+        <is>
+          <t>Ilze van Dam</t>
+        </is>
+      </c>
+      <c r="C533" s="9" t="inlineStr">
+        <is>
+          <t>Bos Dynamics - 3</t>
+        </is>
+      </c>
+      <c r="D533" s="8" t="inlineStr">
+        <is>
+          <t>28:37</t>
+        </is>
+      </c>
+      <c r="E533" s="8" t="inlineStr">
+        <is>
+          <t>27:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="534">
+      <c r="A534" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B534" s="7" t="inlineStr">
+        <is>
+          <t>Linda van Maanen</t>
+        </is>
+      </c>
+      <c r="C534" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D534" s="6" t="inlineStr">
+        <is>
+          <t>28:37</t>
+        </is>
+      </c>
+      <c r="E534" s="6" t="inlineStr">
+        <is>
+          <t>28:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="535">
+      <c r="A535" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B535" s="9" t="inlineStr">
+        <is>
+          <t>Elise Lentink</t>
+        </is>
+      </c>
+      <c r="C535" s="9" t="inlineStr">
+        <is>
+          <t>Quadwinkel - 1</t>
+        </is>
+      </c>
+      <c r="D535" s="8" t="inlineStr">
+        <is>
+          <t>28:42</t>
+        </is>
+      </c>
+      <c r="E535" s="8" t="inlineStr">
+        <is>
+          <t>27:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="536">
+      <c r="A536" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B536" s="7" t="inlineStr">
+        <is>
+          <t>Raisa Blokhuis</t>
+        </is>
+      </c>
+      <c r="C536" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D536" s="6" t="inlineStr">
+        <is>
+          <t>28:55</t>
+        </is>
+      </c>
+      <c r="E536" s="6" t="inlineStr">
+        <is>
+          <t>27:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="537">
+      <c r="A537" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B537" s="9" t="inlineStr">
+        <is>
+          <t>Heralda Bruinekreeft</t>
+        </is>
+      </c>
+      <c r="C537" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D537" s="8" t="inlineStr">
+        <is>
+          <t>29:22</t>
+        </is>
+      </c>
+      <c r="E537" s="8" t="inlineStr">
+        <is>
+          <t>28:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="538">
+      <c r="A538" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B538" s="7" t="inlineStr">
+        <is>
+          <t>Jolanda de Geijter</t>
+        </is>
+      </c>
+      <c r="C538" s="7" t="inlineStr">
+        <is>
+          <t>AviationGlass - 1</t>
+        </is>
+      </c>
+      <c r="D538" s="6" t="inlineStr">
+        <is>
+          <t>29:24</t>
+        </is>
+      </c>
+      <c r="E538" s="6" t="inlineStr">
+        <is>
+          <t>28:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="539">
+      <c r="A539" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B539" s="9" t="inlineStr">
+        <is>
+          <t>Marijke Steenbergen</t>
+        </is>
+      </c>
+      <c r="C539" s="9" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D539" s="8" t="inlineStr">
+        <is>
+          <t>29:32</t>
+        </is>
+      </c>
+      <c r="E539" s="8" t="inlineStr">
+        <is>
+          <t>28:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="540">
+      <c r="A540" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B540" s="7" t="inlineStr">
+        <is>
+          <t>Janneke van Zetten</t>
+        </is>
+      </c>
+      <c r="C540" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D540" s="6" t="inlineStr">
+        <is>
+          <t>29:33</t>
+        </is>
+      </c>
+      <c r="E540" s="6" t="inlineStr">
+        <is>
+          <t>28:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="541">
+      <c r="A541" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B541" s="9" t="inlineStr">
+        <is>
+          <t>Marieke van Vliet</t>
+        </is>
+      </c>
+      <c r="C541" s="9" t="inlineStr">
+        <is>
+          <t>Moba - 3</t>
+        </is>
+      </c>
+      <c r="D541" s="8" t="inlineStr">
+        <is>
+          <t>29:40</t>
+        </is>
+      </c>
+      <c r="E541" s="8" t="inlineStr">
+        <is>
+          <t>29:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="542">
+      <c r="A542" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B542" s="7" t="inlineStr">
+        <is>
+          <t>Maaike Korving</t>
+        </is>
+      </c>
+      <c r="C542" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D542" s="6" t="inlineStr">
+        <is>
+          <t>29:47</t>
+        </is>
+      </c>
+      <c r="E542" s="6" t="inlineStr">
+        <is>
+          <t>28:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="543">
+      <c r="A543" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B543" s="9" t="inlineStr">
+        <is>
+          <t>Alice van Meerveld</t>
+        </is>
+      </c>
+      <c r="C543" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D543" s="8" t="inlineStr">
+        <is>
+          <t>29:50</t>
+        </is>
+      </c>
+      <c r="E543" s="8" t="inlineStr">
+        <is>
+          <t>28:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="544">
+      <c r="A544" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B544" s="7" t="inlineStr">
+        <is>
+          <t>Cansu Atak</t>
+        </is>
+      </c>
+      <c r="C544" s="7" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D544" s="6" t="inlineStr">
+        <is>
+          <t>29:50</t>
+        </is>
+      </c>
+      <c r="E544" s="6" t="inlineStr">
+        <is>
+          <t>28:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="545">
+      <c r="A545" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B545" s="9" t="inlineStr">
+        <is>
+          <t>Anneloes Eijgenraam</t>
+        </is>
+      </c>
+      <c r="C545" s="9" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D545" s="8" t="inlineStr">
+        <is>
+          <t>29:53</t>
+        </is>
+      </c>
+      <c r="E545" s="8" t="inlineStr">
+        <is>
+          <t>28:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="546">
+      <c r="A546" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B546" s="7" t="inlineStr">
+        <is>
+          <t>Alice Borren</t>
+        </is>
+      </c>
+      <c r="C546" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D546" s="6" t="inlineStr">
+        <is>
+          <t>29:57</t>
+        </is>
+      </c>
+      <c r="E546" s="6" t="inlineStr">
+        <is>
+          <t>29:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="547">
+      <c r="A547" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B547" s="9" t="inlineStr">
+        <is>
+          <t>Petra Werrie</t>
+        </is>
+      </c>
+      <c r="C547" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D547" s="8" t="inlineStr">
+        <is>
+          <t>29:59</t>
+        </is>
+      </c>
+      <c r="E547" s="8" t="inlineStr">
+        <is>
+          <t>28:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="548">
+      <c r="A548" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B548" s="7" t="inlineStr">
+        <is>
+          <t>Annet Kroesbergen</t>
+        </is>
+      </c>
+      <c r="C548" s="7" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D548" s="6" t="inlineStr">
+        <is>
+          <t>30:15</t>
+        </is>
+      </c>
+      <c r="E548" s="6" t="inlineStr">
+        <is>
+          <t>29:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="549">
+      <c r="A549" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B549" s="9" t="inlineStr">
+        <is>
+          <t>Colette Broekgaarden</t>
+        </is>
+      </c>
+      <c r="C549" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 1</t>
+        </is>
+      </c>
+      <c r="D549" s="8" t="inlineStr">
+        <is>
+          <t>30:16</t>
+        </is>
+      </c>
+      <c r="E549" s="8" t="inlineStr">
+        <is>
+          <t>29:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="550">
+      <c r="A550" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B550" s="7" t="inlineStr">
+        <is>
+          <t>Sylvia Kok-Doest</t>
+        </is>
+      </c>
+      <c r="C550" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D550" s="6" t="inlineStr">
+        <is>
+          <t>30:30</t>
+        </is>
+      </c>
+      <c r="E550" s="6" t="inlineStr">
+        <is>
+          <t>29:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="551">
+      <c r="A551" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B551" s="9" t="inlineStr">
+        <is>
+          <t>Dieuwertje Kardolus</t>
+        </is>
+      </c>
+      <c r="C551" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D551" s="8" t="inlineStr">
+        <is>
+          <t>30:57</t>
+        </is>
+      </c>
+      <c r="E551" s="8" t="inlineStr">
+        <is>
+          <t>29:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="552">
+      <c r="A552" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B552" s="7" t="inlineStr">
+        <is>
+          <t>Riëtte Jochemsen</t>
+        </is>
+      </c>
+      <c r="C552" s="7" t="inlineStr">
+        <is>
+          <t>Quadwinkel - 2</t>
+        </is>
+      </c>
+      <c r="D552" s="6" t="inlineStr">
+        <is>
+          <t>30:57</t>
+        </is>
+      </c>
+      <c r="E552" s="6" t="inlineStr">
+        <is>
+          <t>29:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="553">
+      <c r="A553" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B553" s="9" t="inlineStr">
+        <is>
+          <t>Lisette Elskamp</t>
+        </is>
+      </c>
+      <c r="C553" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D553" s="8" t="inlineStr">
+        <is>
+          <t>31:05</t>
+        </is>
+      </c>
+      <c r="E553" s="8" t="inlineStr">
+        <is>
+          <t>29:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="554">
+      <c r="A554" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B554" s="7" t="inlineStr">
+        <is>
+          <t>Tessa Hofman</t>
+        </is>
+      </c>
+      <c r="C554" s="7" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D554" s="6" t="inlineStr">
+        <is>
+          <t>31:09</t>
+        </is>
+      </c>
+      <c r="E554" s="6" t="inlineStr">
+        <is>
+          <t>29:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="555">
+      <c r="A555" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B555" s="9" t="inlineStr">
+        <is>
+          <t>Annemarie van der Kolk</t>
+        </is>
+      </c>
+      <c r="C555" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D555" s="8" t="inlineStr">
+        <is>
+          <t>31:13</t>
+        </is>
+      </c>
+      <c r="E555" s="8" t="inlineStr">
+        <is>
+          <t>30:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="556">
+      <c r="A556" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B556" s="7" t="inlineStr">
+        <is>
+          <t>Anne-Marie van Diepen</t>
+        </is>
+      </c>
+      <c r="C556" s="7" t="inlineStr">
+        <is>
+          <t>Tosch - 3</t>
+        </is>
+      </c>
+      <c r="D556" s="6" t="inlineStr">
+        <is>
+          <t>31:26</t>
+        </is>
+      </c>
+      <c r="E556" s="6" t="inlineStr">
+        <is>
+          <t>29:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="557">
+      <c r="A557" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B557" s="9" t="inlineStr">
+        <is>
+          <t>Melline Hofstra</t>
+        </is>
+      </c>
+      <c r="C557" s="9" t="inlineStr">
+        <is>
+          <t>AviationGlass - 1</t>
+        </is>
+      </c>
+      <c r="D557" s="8" t="inlineStr">
+        <is>
+          <t>31:37</t>
+        </is>
+      </c>
+      <c r="E557" s="8" t="inlineStr">
+        <is>
+          <t>29:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="558">
+      <c r="A558" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B558" s="7" t="inlineStr">
+        <is>
+          <t>Ilse Maas</t>
+        </is>
+      </c>
+      <c r="C558" s="7" t="inlineStr">
+        <is>
+          <t>Huizen</t>
+        </is>
+      </c>
+      <c r="D558" s="6" t="inlineStr">
+        <is>
+          <t>31:40</t>
+        </is>
+      </c>
+      <c r="E558" s="6" t="inlineStr">
+        <is>
+          <t>29:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="559">
+      <c r="A559" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B559" s="9" t="inlineStr">
+        <is>
+          <t>Noële Schuur</t>
+        </is>
+      </c>
+      <c r="C559" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D559" s="8" t="inlineStr">
+        <is>
+          <t>31:47</t>
+        </is>
+      </c>
+      <c r="E559" s="8" t="inlineStr">
+        <is>
+          <t>30:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="560">
+      <c r="A560" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B560" s="7" t="inlineStr">
+        <is>
+          <t>Astrid Krause</t>
+        </is>
+      </c>
+      <c r="C560" s="7" t="inlineStr">
+        <is>
+          <t>Stichting Connect - 2</t>
+        </is>
+      </c>
+      <c r="D560" s="6" t="inlineStr">
+        <is>
+          <t>32:12</t>
+        </is>
+      </c>
+      <c r="E560" s="6" t="inlineStr">
+        <is>
+          <t>32:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="561">
+      <c r="A561" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B561" s="9" t="inlineStr">
+        <is>
+          <t>Julia van Woudenbergh</t>
+        </is>
+      </c>
+      <c r="C561" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D561" s="8" t="inlineStr">
+        <is>
+          <t>32:18</t>
+        </is>
+      </c>
+      <c r="E561" s="8" t="inlineStr">
+        <is>
+          <t>30:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="562">
+      <c r="A562" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B562" s="7" t="inlineStr">
+        <is>
+          <t>Mariëlle Grit</t>
+        </is>
+      </c>
+      <c r="C562" s="7" t="inlineStr">
+        <is>
+          <t>Epe</t>
+        </is>
+      </c>
+      <c r="D562" s="6" t="inlineStr">
+        <is>
+          <t>32:20</t>
+        </is>
+      </c>
+      <c r="E562" s="6" t="inlineStr">
+        <is>
+          <t>31:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="563">
+      <c r="A563" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B563" s="9" t="inlineStr">
+        <is>
+          <t>Chantal van Middendorp</t>
+        </is>
+      </c>
+      <c r="C563" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D563" s="8" t="inlineStr">
+        <is>
+          <t>32:20</t>
+        </is>
+      </c>
+      <c r="E563" s="8" t="inlineStr">
+        <is>
+          <t>30:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="564">
+      <c r="A564" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B564" s="7" t="inlineStr">
+        <is>
+          <t>Karin Korf</t>
+        </is>
+      </c>
+      <c r="C564" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D564" s="6" t="inlineStr">
+        <is>
+          <t>32:25</t>
+        </is>
+      </c>
+      <c r="E564" s="6" t="inlineStr">
+        <is>
+          <t>31:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="565">
+      <c r="A565" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B565" s="9" t="inlineStr">
+        <is>
+          <t>Lonneke Verzuu</t>
+        </is>
+      </c>
+      <c r="C565" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D565" s="8" t="inlineStr">
+        <is>
+          <t>32:29</t>
+        </is>
+      </c>
+      <c r="E565" s="8" t="inlineStr">
+        <is>
+          <t>32:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="566">
+      <c r="A566" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B566" s="7" t="inlineStr">
+        <is>
+          <t>Joanne van den Brink</t>
+        </is>
+      </c>
+      <c r="C566" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D566" s="6" t="inlineStr">
+        <is>
+          <t>32:30</t>
+        </is>
+      </c>
+      <c r="E566" s="6" t="inlineStr">
+        <is>
+          <t>31:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="567">
+      <c r="A567" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B567" s="9" t="inlineStr">
+        <is>
+          <t>Yolanda Smink</t>
+        </is>
+      </c>
+      <c r="C567" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D567" s="8" t="inlineStr">
+        <is>
+          <t>32:33</t>
+        </is>
+      </c>
+      <c r="E567" s="8" t="inlineStr">
+        <is>
+          <t>30:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="568">
+      <c r="A568" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B568" s="7" t="inlineStr">
+        <is>
+          <t>Marieke van de Braak</t>
+        </is>
+      </c>
+      <c r="C568" s="7" t="inlineStr">
+        <is>
+          <t>Condoor - 1</t>
+        </is>
+      </c>
+      <c r="D568" s="6" t="inlineStr">
+        <is>
+          <t>32:49</t>
+        </is>
+      </c>
+      <c r="E568" s="6" t="inlineStr">
+        <is>
+          <t>32:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="569">
+      <c r="A569" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B569" s="9" t="inlineStr">
+        <is>
+          <t>Petra van de Koot</t>
+        </is>
+      </c>
+      <c r="C569" s="9" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 2</t>
+        </is>
+      </c>
+      <c r="D569" s="8" t="inlineStr">
+        <is>
+          <t>33:12</t>
+        </is>
+      </c>
+      <c r="E569" s="8" t="inlineStr">
+        <is>
+          <t>31:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="570">
+      <c r="A570" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B570" s="7" t="inlineStr">
+        <is>
+          <t>Sandra van de Braak</t>
+        </is>
+      </c>
+      <c r="C570" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D570" s="6" t="inlineStr">
+        <is>
+          <t>33:30</t>
+        </is>
+      </c>
+      <c r="E570" s="6" t="inlineStr">
+        <is>
+          <t>32:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="571">
+      <c r="A571" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B571" s="9" t="inlineStr">
+        <is>
+          <t>Bejanca van Grootheest</t>
+        </is>
+      </c>
+      <c r="C571" s="9" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D571" s="8" t="inlineStr">
+        <is>
+          <t>33:50</t>
+        </is>
+      </c>
+      <c r="E571" s="8" t="inlineStr">
+        <is>
+          <t>32:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="572">
+      <c r="A572" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B572" s="7" t="inlineStr">
+        <is>
+          <t>Gerda Vant Bosch</t>
+        </is>
+      </c>
+      <c r="C572" s="7" t="inlineStr">
+        <is>
+          <t>Stroe</t>
+        </is>
+      </c>
+      <c r="D572" s="6" t="inlineStr">
+        <is>
+          <t>33:59</t>
+        </is>
+      </c>
+      <c r="E572" s="6" t="inlineStr">
+        <is>
+          <t>32:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="573">
+      <c r="A573" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B573" s="9" t="inlineStr">
+        <is>
+          <t>Netty Verduyn</t>
+        </is>
+      </c>
+      <c r="C573" s="9" t="inlineStr">
+        <is>
+          <t>Zeewolde</t>
+        </is>
+      </c>
+      <c r="D573" s="8" t="inlineStr">
+        <is>
+          <t>34:11</t>
+        </is>
+      </c>
+      <c r="E573" s="8" t="inlineStr">
+        <is>
+          <t>32:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="574">
+      <c r="A574" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B574" s="7" t="inlineStr">
+        <is>
+          <t>Joyce van Aller</t>
+        </is>
+      </c>
+      <c r="C574" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D574" s="6" t="inlineStr">
+        <is>
+          <t>34:29</t>
+        </is>
+      </c>
+      <c r="E574" s="6" t="inlineStr">
+        <is>
+          <t>32:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="575">
+      <c r="A575" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B575" s="9" t="inlineStr">
+        <is>
+          <t>Leonie van der Linden</t>
+        </is>
+      </c>
+      <c r="C575" s="9" t="inlineStr">
+        <is>
+          <t>Blaricum</t>
+        </is>
+      </c>
+      <c r="D575" s="8" t="inlineStr">
+        <is>
+          <t>34:32</t>
+        </is>
+      </c>
+      <c r="E575" s="8" t="inlineStr">
+        <is>
+          <t>32:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="576">
+      <c r="A576" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B576" s="7" t="inlineStr">
+        <is>
+          <t>Rosanne Millenaar</t>
+        </is>
+      </c>
+      <c r="C576" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D576" s="6" t="inlineStr">
+        <is>
+          <t>34:51</t>
+        </is>
+      </c>
+      <c r="E576" s="6" t="inlineStr">
+        <is>
+          <t>33:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="577">
+      <c r="A577" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B577" s="9" t="inlineStr">
+        <is>
+          <t>Manon Leerink</t>
+        </is>
+      </c>
+      <c r="C577" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D577" s="8" t="inlineStr">
+        <is>
+          <t>35:10</t>
+        </is>
+      </c>
+      <c r="E577" s="8" t="inlineStr">
+        <is>
+          <t>34:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="578">
+      <c r="A578" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B578" s="7" t="inlineStr">
+        <is>
+          <t>Yvonne Schreuder</t>
+        </is>
+      </c>
+      <c r="C578" s="7" t="inlineStr">
+        <is>
+          <t>VitaalCoach Yvon - 1</t>
+        </is>
+      </c>
+      <c r="D578" s="6" t="inlineStr">
+        <is>
+          <t>35:12</t>
+        </is>
+      </c>
+      <c r="E578" s="6" t="inlineStr">
+        <is>
+          <t>33:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="579">
+      <c r="A579" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B579" s="9" t="inlineStr">
+        <is>
+          <t>Mariska Schreuder</t>
+        </is>
+      </c>
+      <c r="C579" s="9" t="inlineStr">
+        <is>
+          <t>VitaalCoach Yvon - 1</t>
+        </is>
+      </c>
+      <c r="D579" s="8" t="inlineStr">
+        <is>
+          <t>35:12</t>
+        </is>
+      </c>
+      <c r="E579" s="8" t="inlineStr">
+        <is>
+          <t>33:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="580">
+      <c r="A580" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B580" s="7" t="inlineStr">
+        <is>
+          <t>Samira Koraichi</t>
+        </is>
+      </c>
+      <c r="C580" s="7" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D580" s="6" t="inlineStr">
+        <is>
+          <t>35:13</t>
+        </is>
+      </c>
+      <c r="E580" s="6" t="inlineStr">
+        <is>
+          <t>33:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="581">
+      <c r="A581" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B581" s="9" t="inlineStr">
+        <is>
+          <t>Susanne van Santen</t>
+        </is>
+      </c>
+      <c r="C581" s="9" t="inlineStr">
+        <is>
+          <t>Heemskerk</t>
+        </is>
+      </c>
+      <c r="D581" s="8" t="inlineStr">
+        <is>
+          <t>35:20</t>
+        </is>
+      </c>
+      <c r="E581" s="8" t="inlineStr">
+        <is>
+          <t>34:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="582">
+      <c r="A582" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B582" s="7" t="inlineStr">
+        <is>
+          <t>Talita Horjus</t>
+        </is>
+      </c>
+      <c r="C582" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D582" s="6" t="inlineStr">
+        <is>
+          <t>35:32</t>
+        </is>
+      </c>
+      <c r="E582" s="6" t="inlineStr">
+        <is>
+          <t>34:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="583">
+      <c r="A583" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B583" s="9" t="inlineStr">
+        <is>
+          <t>Hanna van Essen</t>
+        </is>
+      </c>
+      <c r="C583" s="9" t="inlineStr">
+        <is>
+          <t>GMV Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D583" s="8" t="inlineStr">
+        <is>
+          <t>35:44</t>
+        </is>
+      </c>
+      <c r="E583" s="8" t="inlineStr">
+        <is>
+          <t>35:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="584">
+      <c r="A584" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B584" s="7" t="inlineStr">
+        <is>
+          <t>Nelleke Evers</t>
+        </is>
+      </c>
+      <c r="C584" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D584" s="6" t="inlineStr">
+        <is>
+          <t>35:53</t>
+        </is>
+      </c>
+      <c r="E584" s="6" t="inlineStr">
+        <is>
+          <t>34:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="585">
+      <c r="A585" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B585" s="9" t="inlineStr">
+        <is>
+          <t>Wendy van Dasselaar</t>
+        </is>
+      </c>
+      <c r="C585" s="9" t="inlineStr">
+        <is>
+          <t>Condoor - 1</t>
+        </is>
+      </c>
+      <c r="D585" s="8" t="inlineStr">
+        <is>
+          <t>36:01</t>
+        </is>
+      </c>
+      <c r="E585" s="8" t="inlineStr">
+        <is>
+          <t>35:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="586">
+      <c r="A586" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B586" s="7" t="inlineStr">
+        <is>
+          <t>Marianne Kaus</t>
+        </is>
+      </c>
+      <c r="C586" s="7" t="inlineStr">
+        <is>
+          <t>Nijmegen</t>
+        </is>
+      </c>
+      <c r="D586" s="6" t="inlineStr">
+        <is>
+          <t>36:48</t>
+        </is>
+      </c>
+      <c r="E586" s="6" t="inlineStr">
+        <is>
+          <t>35:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="587">
+      <c r="A587" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B587" s="9" t="inlineStr">
+        <is>
+          <t>Caro Muurling</t>
+        </is>
+      </c>
+      <c r="C587" s="9" t="inlineStr">
+        <is>
+          <t>Hul Luigjes Hardeveld - 2</t>
+        </is>
+      </c>
+      <c r="D587" s="8" t="inlineStr">
+        <is>
+          <t>37:07</t>
+        </is>
+      </c>
+      <c r="E587" s="8" t="inlineStr">
+        <is>
+          <t>35:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="588">
+      <c r="A588" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B588" s="7" t="inlineStr">
+        <is>
+          <t>Judith Hofman</t>
+        </is>
+      </c>
+      <c r="C588" s="7" t="inlineStr">
+        <is>
+          <t>Oosterbeek</t>
+        </is>
+      </c>
+      <c r="D588" s="6" t="inlineStr">
+        <is>
+          <t>37:18</t>
+        </is>
+      </c>
+      <c r="E588" s="6" t="inlineStr">
+        <is>
+          <t>35:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="589">
+      <c r="A589" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B589" s="9" t="inlineStr">
+        <is>
+          <t>Caro van de Bunt</t>
+        </is>
+      </c>
+      <c r="C589" s="9" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D589" s="8" t="inlineStr">
+        <is>
+          <t>38:01</t>
+        </is>
+      </c>
+      <c r="E589" s="8" t="inlineStr">
+        <is>
+          <t>36:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="590">
+      <c r="A590" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B590" s="7" t="inlineStr">
+        <is>
+          <t>Wendy van der Linden-Klinkhame</t>
+        </is>
+      </c>
+      <c r="C590" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D590" s="6" t="inlineStr">
+        <is>
+          <t>38:02</t>
+        </is>
+      </c>
+      <c r="E590" s="6" t="inlineStr">
+        <is>
+          <t>37:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="591">
+      <c r="A591" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B591" s="9" t="inlineStr">
+        <is>
+          <t>Cecilia de Roo</t>
+        </is>
+      </c>
+      <c r="C591" s="9" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 2</t>
+        </is>
+      </c>
+      <c r="D591" s="8" t="inlineStr">
+        <is>
+          <t>38:27</t>
+        </is>
+      </c>
+      <c r="E591" s="8" t="inlineStr">
+        <is>
+          <t>38:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="592">
+      <c r="A592" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B592" s="7" t="inlineStr">
+        <is>
+          <t>Rosanne van den Broek</t>
+        </is>
+      </c>
+      <c r="C592" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D592" s="6" t="inlineStr">
+        <is>
+          <t>39:42</t>
+        </is>
+      </c>
+      <c r="E592" s="6" t="inlineStr">
+        <is>
+          <t>38:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="593">
+      <c r="A593" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B593" s="9" t="inlineStr">
+        <is>
+          <t>Lorraine van Marrum</t>
+        </is>
+      </c>
+      <c r="C593" s="9" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 1</t>
+        </is>
+      </c>
+      <c r="D593" s="8" t="inlineStr">
+        <is>
+          <t>39:43</t>
+        </is>
+      </c>
+      <c r="E593" s="8" t="inlineStr">
+        <is>
+          <t>39:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="594">
+      <c r="A594" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B594" s="7" t="inlineStr">
+        <is>
+          <t>Raqual Prins</t>
+        </is>
+      </c>
+      <c r="C594" s="7" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 3</t>
+        </is>
+      </c>
+      <c r="D594" s="6" t="inlineStr">
+        <is>
+          <t>39:45</t>
+        </is>
+      </c>
+      <c r="E594" s="6" t="inlineStr">
+        <is>
+          <t>39:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="595">
+      <c r="A595" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B595" s="9" t="inlineStr">
+        <is>
+          <t>Christine Jade Geronimo</t>
+        </is>
+      </c>
+      <c r="C595" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D595" s="8" t="inlineStr">
+        <is>
+          <t>39:55</t>
+        </is>
+      </c>
+      <c r="E595" s="8" t="inlineStr">
+        <is>
+          <t>39:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="596">
+      <c r="A596" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B596" s="7" t="inlineStr">
+        <is>
+          <t>Janneta van de Beek</t>
+        </is>
+      </c>
+      <c r="C596" s="7" t="inlineStr">
+        <is>
+          <t>Vakantiepark Ackersate - 4</t>
+        </is>
+      </c>
+      <c r="D596" s="6" t="inlineStr">
+        <is>
+          <t>40:03</t>
+        </is>
+      </c>
+      <c r="E596" s="6" t="inlineStr">
+        <is>
+          <t>38:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="597">
+      <c r="A597" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B597" s="9" t="inlineStr">
+        <is>
+          <t>Willeke Hazeleger</t>
+        </is>
+      </c>
+      <c r="C597" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D597" s="8" t="inlineStr">
+        <is>
+          <t>40:07</t>
+        </is>
+      </c>
+      <c r="E597" s="8" t="inlineStr">
+        <is>
+          <t>38:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="598">
+      <c r="A598" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B598" s="7" t="inlineStr">
+        <is>
+          <t>Dirkje Hofman</t>
+        </is>
+      </c>
+      <c r="C598" s="7" t="inlineStr">
+        <is>
+          <t>Oosterbeek</t>
+        </is>
+      </c>
+      <c r="D598" s="6" t="inlineStr">
+        <is>
+          <t>44:02</t>
+        </is>
+      </c>
+      <c r="E598" s="6" t="inlineStr">
+        <is>
+          <t>42:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="600">
+      <c r="A600" s="4" t="inlineStr">
+        <is>
+          <t>MSEN, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B600" s="4"/>
+      <c r="C600" s="4"/>
+      <c r="D600" s="4"/>
+      <c r="E600" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="601">
+      <c r="A601" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B601" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C601" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D601" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E601" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="602">
+      <c r="A602" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B602" s="7" t="inlineStr">
+        <is>
+          <t>Tom Hendrikse</t>
+        </is>
+      </c>
+      <c r="C602" s="7" t="inlineStr">
+        <is>
+          <t>Volare Sports - 2</t>
+        </is>
+      </c>
+      <c r="D602" s="6" t="inlineStr">
+        <is>
+          <t>31:44</t>
+        </is>
+      </c>
+      <c r="E602" s="6" t="inlineStr">
+        <is>
+          <t>31:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="603">
+      <c r="A603" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B603" s="9" t="inlineStr">
+        <is>
+          <t>Jonatan Venema</t>
+        </is>
+      </c>
+      <c r="C603" s="9" t="inlineStr">
+        <is>
+          <t>Volare Sports - 2</t>
+        </is>
+      </c>
+      <c r="D603" s="8" t="inlineStr">
+        <is>
+          <t>31:57</t>
+        </is>
+      </c>
+      <c r="E603" s="8" t="inlineStr">
+        <is>
+          <t>31:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="604">
+      <c r="A604" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B604" s="7" t="inlineStr">
+        <is>
+          <t>Myron Spoor</t>
+        </is>
+      </c>
+      <c r="C604" s="7" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D604" s="6" t="inlineStr">
+        <is>
+          <t>31:59</t>
+        </is>
+      </c>
+      <c r="E604" s="6" t="inlineStr">
+        <is>
+          <t>31:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="605">
+      <c r="A605" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B605" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Koelewijn</t>
+        </is>
+      </c>
+      <c r="C605" s="9" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 2</t>
+        </is>
+      </c>
+      <c r="D605" s="8" t="inlineStr">
+        <is>
+          <t>34:24</t>
+        </is>
+      </c>
+      <c r="E605" s="8" t="inlineStr">
+        <is>
+          <t>34:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="606">
+      <c r="A606" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B606" s="7" t="inlineStr">
+        <is>
+          <t>Ronan Bruinekreeft</t>
+        </is>
+      </c>
+      <c r="C606" s="7" t="inlineStr">
+        <is>
+          <t>Misuli - 2</t>
+        </is>
+      </c>
+      <c r="D606" s="6" t="inlineStr">
+        <is>
+          <t>34:44</t>
+        </is>
+      </c>
+      <c r="E606" s="6" t="inlineStr">
+        <is>
+          <t>34:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="607">
+      <c r="A607" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B607" s="9" t="inlineStr">
+        <is>
+          <t>Marco Mijnheer</t>
+        </is>
+      </c>
+      <c r="C607" s="9" t="inlineStr">
+        <is>
+          <t>Eibergen</t>
+        </is>
+      </c>
+      <c r="D607" s="8" t="inlineStr">
+        <is>
+          <t>34:58</t>
+        </is>
+      </c>
+      <c r="E607" s="8" t="inlineStr">
+        <is>
+          <t>34:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="608">
+      <c r="A608" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B608" s="7" t="inlineStr">
+        <is>
+          <t>Stan Niesten</t>
+        </is>
+      </c>
+      <c r="C608" s="7" t="inlineStr">
+        <is>
+          <t>Volare Sports - 2</t>
+        </is>
+      </c>
+      <c r="D608" s="6" t="inlineStr">
+        <is>
+          <t>35:01</t>
+        </is>
+      </c>
+      <c r="E608" s="6" t="inlineStr">
+        <is>
+          <t>35:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="609">
+      <c r="A609" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B609" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Korevaar</t>
+        </is>
+      </c>
+      <c r="C609" s="9" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 2</t>
+        </is>
+      </c>
+      <c r="D609" s="8" t="inlineStr">
+        <is>
+          <t>36:14</t>
+        </is>
+      </c>
+      <c r="E609" s="8" t="inlineStr">
+        <is>
+          <t>36:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="610">
+      <c r="A610" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B610" s="7" t="inlineStr">
+        <is>
+          <t>Evert van Beek</t>
+        </is>
+      </c>
+      <c r="C610" s="7" t="inlineStr">
+        <is>
+          <t>Misuli - 2</t>
+        </is>
+      </c>
+      <c r="D610" s="6" t="inlineStr">
+        <is>
+          <t>36:38</t>
+        </is>
+      </c>
+      <c r="E610" s="6" t="inlineStr">
+        <is>
+          <t>36:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="611">
+      <c r="A611" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B611" s="9" t="inlineStr">
+        <is>
+          <t>Thomas van Tent</t>
+        </is>
+      </c>
+      <c r="C611" s="9" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 2</t>
+        </is>
+      </c>
+      <c r="D611" s="8" t="inlineStr">
+        <is>
+          <t>36:49</t>
+        </is>
+      </c>
+      <c r="E611" s="8" t="inlineStr">
+        <is>
+          <t>36:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="612">
+      <c r="A612" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B612" s="7" t="inlineStr">
+        <is>
+          <t>Nathanael Lascoux</t>
+        </is>
+      </c>
+      <c r="C612" s="7" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D612" s="6" t="inlineStr">
+        <is>
+          <t>36:49</t>
+        </is>
+      </c>
+      <c r="E612" s="6" t="inlineStr">
+        <is>
+          <t>36:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="613">
+      <c r="A613" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B613" s="9" t="inlineStr">
+        <is>
+          <t>Jasper Rijnhout</t>
+        </is>
+      </c>
+      <c r="C613" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D613" s="8" t="inlineStr">
+        <is>
+          <t>37:26</t>
+        </is>
+      </c>
+      <c r="E613" s="8" t="inlineStr">
+        <is>
+          <t>37:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="614">
+      <c r="A614" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B614" s="7" t="inlineStr">
+        <is>
+          <t>Remi van der Leer</t>
+        </is>
+      </c>
+      <c r="C614" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D614" s="6" t="inlineStr">
+        <is>
+          <t>37:48</t>
+        </is>
+      </c>
+      <c r="E614" s="6" t="inlineStr">
+        <is>
+          <t>37:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="615">
+      <c r="A615" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B615" s="9" t="inlineStr">
+        <is>
+          <t>Rico Kuijt</t>
+        </is>
+      </c>
+      <c r="C615" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D615" s="8" t="inlineStr">
+        <is>
+          <t>38:22</t>
+        </is>
+      </c>
+      <c r="E615" s="8" t="inlineStr">
+        <is>
+          <t>38:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="616">
+      <c r="A616" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B616" s="7" t="inlineStr">
+        <is>
+          <t>Hugo Jelier</t>
+        </is>
+      </c>
+      <c r="C616" s="7" t="inlineStr">
+        <is>
+          <t>Nieuw Avondrust ENA - 1</t>
+        </is>
+      </c>
+      <c r="D616" s="6" t="inlineStr">
+        <is>
+          <t>38:42</t>
+        </is>
+      </c>
+      <c r="E616" s="6" t="inlineStr">
+        <is>
+          <t>38:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="617">
+      <c r="A617" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B617" s="9" t="inlineStr">
+        <is>
+          <t>Berry Simon</t>
+        </is>
+      </c>
+      <c r="C617" s="9" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 2</t>
+        </is>
+      </c>
+      <c r="D617" s="8" t="inlineStr">
+        <is>
+          <t>38:43</t>
+        </is>
+      </c>
+      <c r="E617" s="8" t="inlineStr">
+        <is>
+          <t>38:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="618">
+      <c r="A618" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B618" s="7" t="inlineStr">
+        <is>
+          <t>Barry Grevengoed</t>
+        </is>
+      </c>
+      <c r="C618" s="7" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 1</t>
+        </is>
+      </c>
+      <c r="D618" s="6" t="inlineStr">
+        <is>
+          <t>38:43</t>
+        </is>
+      </c>
+      <c r="E618" s="6" t="inlineStr">
+        <is>
+          <t>38:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="619">
+      <c r="A619" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B619" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Grift</t>
+        </is>
+      </c>
+      <c r="C619" s="9" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 1</t>
+        </is>
+      </c>
+      <c r="D619" s="8" t="inlineStr">
+        <is>
+          <t>38:45</t>
+        </is>
+      </c>
+      <c r="E619" s="8" t="inlineStr">
+        <is>
+          <t>38:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="620">
+      <c r="A620" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B620" s="7" t="inlineStr">
+        <is>
+          <t>Harjo Boersma</t>
+        </is>
+      </c>
+      <c r="C620" s="7" t="inlineStr">
+        <is>
+          <t>Kampen</t>
+        </is>
+      </c>
+      <c r="D620" s="6" t="inlineStr">
+        <is>
+          <t>38:48</t>
+        </is>
+      </c>
+      <c r="E620" s="6" t="inlineStr">
+        <is>
+          <t>38:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="621">
+      <c r="A621" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B621" s="9" t="inlineStr">
+        <is>
+          <t>Mark Geijtenbeek</t>
+        </is>
+      </c>
+      <c r="C621" s="9" t="inlineStr">
+        <is>
+          <t>Renswoude</t>
+        </is>
+      </c>
+      <c r="D621" s="8" t="inlineStr">
+        <is>
+          <t>39:07</t>
+        </is>
+      </c>
+      <c r="E621" s="8" t="inlineStr">
+        <is>
+          <t>38:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="622">
+      <c r="A622" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B622" s="7" t="inlineStr">
+        <is>
+          <t>Daniël Verschoor</t>
+        </is>
+      </c>
+      <c r="C622" s="7" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 2</t>
+        </is>
+      </c>
+      <c r="D622" s="6" t="inlineStr">
+        <is>
+          <t>39:15</t>
+        </is>
+      </c>
+      <c r="E622" s="6" t="inlineStr">
+        <is>
+          <t>39:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="623">
+      <c r="A623" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B623" s="9" t="inlineStr">
+        <is>
+          <t>Paul Joost Fraanje</t>
+        </is>
+      </c>
+      <c r="C623" s="9" t="inlineStr">
+        <is>
+          <t>Utrecht</t>
+        </is>
+      </c>
+      <c r="D623" s="8" t="inlineStr">
+        <is>
+          <t>39:23</t>
+        </is>
+      </c>
+      <c r="E623" s="8" t="inlineStr">
+        <is>
+          <t>39:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="624">
+      <c r="A624" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B624" s="7" t="inlineStr">
+        <is>
+          <t>Maikel Simon</t>
+        </is>
+      </c>
+      <c r="C624" s="7" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 1</t>
+        </is>
+      </c>
+      <c r="D624" s="6" t="inlineStr">
+        <is>
+          <t>39:26</t>
+        </is>
+      </c>
+      <c r="E624" s="6" t="inlineStr">
+        <is>
+          <t>39:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="625">
+      <c r="A625" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B625" s="9" t="inlineStr">
+        <is>
+          <t>Harm Dieterman</t>
+        </is>
+      </c>
+      <c r="C625" s="9" t="inlineStr">
+        <is>
+          <t>Duiven</t>
+        </is>
+      </c>
+      <c r="D625" s="8" t="inlineStr">
+        <is>
+          <t>39:28</t>
+        </is>
+      </c>
+      <c r="E625" s="8" t="inlineStr">
+        <is>
+          <t>39:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="626">
+      <c r="A626" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B626" s="7" t="inlineStr">
+        <is>
+          <t>Willem van de Weerd</t>
+        </is>
+      </c>
+      <c r="C626" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D626" s="6" t="inlineStr">
+        <is>
+          <t>40:04</t>
+        </is>
+      </c>
+      <c r="E626" s="6" t="inlineStr">
+        <is>
+          <t>39:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="627">
+      <c r="A627" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B627" s="9" t="inlineStr">
+        <is>
+          <t>Jan Wagtendonk</t>
+        </is>
+      </c>
+      <c r="C627" s="9" t="inlineStr">
+        <is>
+          <t>Valkenburg</t>
+        </is>
+      </c>
+      <c r="D627" s="8" t="inlineStr">
+        <is>
+          <t>40:45</t>
+        </is>
+      </c>
+      <c r="E627" s="8" t="inlineStr">
+        <is>
+          <t>40:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="628">
+      <c r="A628" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B628" s="7" t="inlineStr">
+        <is>
+          <t>Nick van Rooijen</t>
+        </is>
+      </c>
+      <c r="C628" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D628" s="6" t="inlineStr">
+        <is>
+          <t>41:26</t>
+        </is>
+      </c>
+      <c r="E628" s="6" t="inlineStr">
+        <is>
+          <t>41:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="629">
+      <c r="A629" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B629" s="9" t="inlineStr">
+        <is>
+          <t>Mark Smits</t>
+        </is>
+      </c>
+      <c r="C629" s="9" t="inlineStr">
+        <is>
+          <t>Soest</t>
+        </is>
+      </c>
+      <c r="D629" s="8" t="inlineStr">
+        <is>
+          <t>41:29</t>
+        </is>
+      </c>
+      <c r="E629" s="8" t="inlineStr">
+        <is>
+          <t>41:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="630">
+      <c r="A630" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B630" s="7" t="inlineStr">
+        <is>
+          <t>Jonne van der Ploeg</t>
+        </is>
+      </c>
+      <c r="C630" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D630" s="6" t="inlineStr">
+        <is>
+          <t>41:41</t>
+        </is>
+      </c>
+      <c r="E630" s="6" t="inlineStr">
+        <is>
+          <t>41:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="631">
+      <c r="A631" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B631" s="9" t="inlineStr">
+        <is>
+          <t>Niels Zandsteeg</t>
+        </is>
+      </c>
+      <c r="C631" s="9" t="inlineStr">
+        <is>
+          <t>Runphy - 1</t>
+        </is>
+      </c>
+      <c r="D631" s="8" t="inlineStr">
+        <is>
+          <t>42:09</t>
+        </is>
+      </c>
+      <c r="E631" s="8" t="inlineStr">
+        <is>
+          <t>41:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="632">
+      <c r="A632" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B632" s="7" t="inlineStr">
+        <is>
+          <t>Gert van de Veen</t>
+        </is>
+      </c>
+      <c r="C632" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D632" s="6" t="inlineStr">
+        <is>
+          <t>42:09</t>
+        </is>
+      </c>
+      <c r="E632" s="6" t="inlineStr">
+        <is>
+          <t>41:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="633">
+      <c r="A633" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B633" s="9" t="inlineStr">
+        <is>
+          <t>Ivo van Maanen</t>
+        </is>
+      </c>
+      <c r="C633" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D633" s="8" t="inlineStr">
+        <is>
+          <t>42:40</t>
+        </is>
+      </c>
+      <c r="E633" s="8" t="inlineStr">
+        <is>
+          <t>41:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="634">
+      <c r="A634" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B634" s="7" t="inlineStr">
+        <is>
+          <t>Nathan Brons</t>
+        </is>
+      </c>
+      <c r="C634" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D634" s="6" t="inlineStr">
+        <is>
+          <t>42:58</t>
+        </is>
+      </c>
+      <c r="E634" s="6" t="inlineStr">
+        <is>
+          <t>42:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="635">
+      <c r="A635" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B635" s="9" t="inlineStr">
+        <is>
+          <t>Anton Verlek</t>
+        </is>
+      </c>
+      <c r="C635" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D635" s="8" t="inlineStr">
+        <is>
+          <t>43:07</t>
+        </is>
+      </c>
+      <c r="E635" s="8" t="inlineStr">
+        <is>
+          <t>42:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="636">
+      <c r="A636" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B636" s="7" t="inlineStr">
+        <is>
+          <t>Marty van de Scheur</t>
+        </is>
+      </c>
+      <c r="C636" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D636" s="6" t="inlineStr">
+        <is>
+          <t>43:21</t>
+        </is>
+      </c>
+      <c r="E636" s="6" t="inlineStr">
+        <is>
+          <t>42:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="637">
+      <c r="A637" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B637" s="9" t="inlineStr">
+        <is>
+          <t>Shan Biwott</t>
+        </is>
+      </c>
+      <c r="C637" s="9" t="inlineStr">
+        <is>
+          <t>Volare Sports - 2</t>
+        </is>
+      </c>
+      <c r="D637" s="8" t="inlineStr">
+        <is>
+          <t>43:29</t>
+        </is>
+      </c>
+      <c r="E637" s="8" t="inlineStr">
+        <is>
+          <t>43:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="638">
+      <c r="A638" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B638" s="7" t="inlineStr">
+        <is>
+          <t>Leon van Zoeren</t>
+        </is>
+      </c>
+      <c r="C638" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D638" s="6" t="inlineStr">
+        <is>
+          <t>43:30</t>
+        </is>
+      </c>
+      <c r="E638" s="6" t="inlineStr">
+        <is>
+          <t>42:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="639">
+      <c r="A639" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B639" s="9" t="inlineStr">
+        <is>
+          <t>Thomas van Ee</t>
+        </is>
+      </c>
+      <c r="C639" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D639" s="8" t="inlineStr">
+        <is>
+          <t>43:34</t>
+        </is>
+      </c>
+      <c r="E639" s="8" t="inlineStr">
+        <is>
+          <t>43:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="640">
+      <c r="A640" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B640" s="7" t="inlineStr">
+        <is>
+          <t>Daniël Beerdsen</t>
+        </is>
+      </c>
+      <c r="C640" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D640" s="6" t="inlineStr">
+        <is>
+          <t>43:37</t>
+        </is>
+      </c>
+      <c r="E640" s="6" t="inlineStr">
+        <is>
+          <t>43:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="641">
+      <c r="A641" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B641" s="9" t="inlineStr">
+        <is>
+          <t>Christian van Ettekoven</t>
+        </is>
+      </c>
+      <c r="C641" s="9" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D641" s="8" t="inlineStr">
+        <is>
+          <t>43:47</t>
+        </is>
+      </c>
+      <c r="E641" s="8" t="inlineStr">
+        <is>
+          <t>43:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="642">
+      <c r="A642" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B642" s="7" t="inlineStr">
+        <is>
+          <t>Tim Waaijenberg</t>
+        </is>
+      </c>
+      <c r="C642" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D642" s="6" t="inlineStr">
+        <is>
+          <t>44:47</t>
+        </is>
+      </c>
+      <c r="E642" s="6" t="inlineStr">
+        <is>
+          <t>44:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="643">
+      <c r="A643" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B643" s="9" t="inlineStr">
+        <is>
+          <t>Patrick Bakker</t>
+        </is>
+      </c>
+      <c r="C643" s="9" t="inlineStr">
+        <is>
+          <t>Clickwave - 2</t>
+        </is>
+      </c>
+      <c r="D643" s="8" t="inlineStr">
+        <is>
+          <t>44:58</t>
+        </is>
+      </c>
+      <c r="E643" s="8" t="inlineStr">
+        <is>
+          <t>44:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="644">
+      <c r="A644" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B644" s="7" t="inlineStr">
+        <is>
+          <t>Leobart van der Ham</t>
+        </is>
+      </c>
+      <c r="C644" s="7" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 2</t>
+        </is>
+      </c>
+      <c r="D644" s="6" t="inlineStr">
+        <is>
+          <t>44:59</t>
+        </is>
+      </c>
+      <c r="E644" s="6" t="inlineStr">
+        <is>
+          <t>44:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="645">
+      <c r="A645" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B645" s="9" t="inlineStr">
+        <is>
+          <t>Ruben Buist</t>
+        </is>
+      </c>
+      <c r="C645" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D645" s="8" t="inlineStr">
+        <is>
+          <t>44:59</t>
+        </is>
+      </c>
+      <c r="E645" s="8" t="inlineStr">
+        <is>
+          <t>44:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="646">
+      <c r="A646" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B646" s="7" t="inlineStr">
+        <is>
+          <t>Daan Meijaard</t>
+        </is>
+      </c>
+      <c r="C646" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D646" s="6" t="inlineStr">
+        <is>
+          <t>45:03</t>
+        </is>
+      </c>
+      <c r="E646" s="6" t="inlineStr">
+        <is>
+          <t>44:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="647">
+      <c r="A647" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B647" s="9" t="inlineStr">
+        <is>
+          <t>Frank Beelen</t>
+        </is>
+      </c>
+      <c r="C647" s="9" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 2</t>
+        </is>
+      </c>
+      <c r="D647" s="8" t="inlineStr">
+        <is>
+          <t>45:05</t>
+        </is>
+      </c>
+      <c r="E647" s="8" t="inlineStr">
+        <is>
+          <t>44:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="648">
+      <c r="A648" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B648" s="7" t="inlineStr">
+        <is>
+          <t>Thomas Overbeek</t>
+        </is>
+      </c>
+      <c r="C648" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D648" s="6" t="inlineStr">
+        <is>
+          <t>45:07</t>
+        </is>
+      </c>
+      <c r="E648" s="6" t="inlineStr">
+        <is>
+          <t>44:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="649">
+      <c r="A649" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B649" s="9" t="inlineStr">
+        <is>
+          <t>Milan van Veldhuizen</t>
+        </is>
+      </c>
+      <c r="C649" s="9" t="inlineStr">
+        <is>
+          <t>Zwartebroek</t>
+        </is>
+      </c>
+      <c r="D649" s="8" t="inlineStr">
+        <is>
+          <t>45:07</t>
+        </is>
+      </c>
+      <c r="E649" s="8" t="inlineStr">
+        <is>
+          <t>43:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="650">
+      <c r="A650" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B650" s="7" t="inlineStr">
+        <is>
+          <t>Jacco Doest</t>
+        </is>
+      </c>
+      <c r="C650" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D650" s="6" t="inlineStr">
+        <is>
+          <t>45:46</t>
+        </is>
+      </c>
+      <c r="E650" s="6" t="inlineStr">
+        <is>
+          <t>45:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="651">
+      <c r="A651" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B651" s="9" t="inlineStr">
+        <is>
+          <t>Leon van Broekhuizen</t>
+        </is>
+      </c>
+      <c r="C651" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D651" s="8" t="inlineStr">
+        <is>
+          <t>45:46</t>
+        </is>
+      </c>
+      <c r="E651" s="8" t="inlineStr">
+        <is>
+          <t>45:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="652">
+      <c r="A652" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B652" s="7" t="inlineStr">
+        <is>
+          <t>Vigo van Eede</t>
+        </is>
+      </c>
+      <c r="C652" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D652" s="6" t="inlineStr">
+        <is>
+          <t>45:49</t>
+        </is>
+      </c>
+      <c r="E652" s="6" t="inlineStr">
+        <is>
+          <t>44:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="653">
+      <c r="A653" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B653" s="9" t="inlineStr">
+        <is>
+          <t>Erik Ruiter</t>
+        </is>
+      </c>
+      <c r="C653" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D653" s="8" t="inlineStr">
+        <is>
+          <t>45:52</t>
+        </is>
+      </c>
+      <c r="E653" s="8" t="inlineStr">
+        <is>
+          <t>44:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="654">
+      <c r="A654" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B654" s="7" t="inlineStr">
+        <is>
+          <t>Reinard Gardebroek</t>
+        </is>
+      </c>
+      <c r="C654" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D654" s="6" t="inlineStr">
+        <is>
+          <t>46:01</t>
+        </is>
+      </c>
+      <c r="E654" s="6" t="inlineStr">
+        <is>
+          <t>45:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="655">
+      <c r="A655" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B655" s="9" t="inlineStr">
+        <is>
+          <t>Melvin van den Hudding</t>
+        </is>
+      </c>
+      <c r="C655" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D655" s="8" t="inlineStr">
+        <is>
+          <t>46:13</t>
+        </is>
+      </c>
+      <c r="E655" s="8" t="inlineStr">
+        <is>
+          <t>44:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="656">
+      <c r="A656" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B656" s="7" t="inlineStr">
+        <is>
+          <t>Robin Mouw</t>
+        </is>
+      </c>
+      <c r="C656" s="7" t="inlineStr">
+        <is>
+          <t>Vakantiepark Ackersate - 6</t>
+        </is>
+      </c>
+      <c r="D656" s="6" t="inlineStr">
+        <is>
+          <t>46:19</t>
+        </is>
+      </c>
+      <c r="E656" s="6" t="inlineStr">
+        <is>
+          <t>45:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="657">
+      <c r="A657" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B657" s="9" t="inlineStr">
+        <is>
+          <t>Mark van de Veen</t>
+        </is>
+      </c>
+      <c r="C657" s="9" t="inlineStr">
+        <is>
+          <t>Terschuur</t>
+        </is>
+      </c>
+      <c r="D657" s="8" t="inlineStr">
+        <is>
+          <t>46:21</t>
+        </is>
+      </c>
+      <c r="E657" s="8" t="inlineStr">
+        <is>
+          <t>45:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="658">
+      <c r="A658" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B658" s="7" t="inlineStr">
+        <is>
+          <t>Roeland Vis</t>
+        </is>
+      </c>
+      <c r="C658" s="7" t="inlineStr">
+        <is>
+          <t>B.V. Veluwse Associatie/RFS - 2</t>
+        </is>
+      </c>
+      <c r="D658" s="6" t="inlineStr">
+        <is>
+          <t>46:31</t>
+        </is>
+      </c>
+      <c r="E658" s="6" t="inlineStr">
+        <is>
+          <t>46:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="659">
+      <c r="A659" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B659" s="9" t="inlineStr">
+        <is>
+          <t>Dinand Blankenstijn</t>
+        </is>
+      </c>
+      <c r="C659" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D659" s="8" t="inlineStr">
+        <is>
+          <t>46:33</t>
+        </is>
+      </c>
+      <c r="E659" s="8" t="inlineStr">
+        <is>
+          <t>45:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="660">
+      <c r="A660" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B660" s="7" t="inlineStr">
+        <is>
+          <t>Lucas de Bie</t>
+        </is>
+      </c>
+      <c r="C660" s="7" t="inlineStr">
+        <is>
+          <t>AviationGlass - 2</t>
+        </is>
+      </c>
+      <c r="D660" s="6" t="inlineStr">
+        <is>
+          <t>46:38</t>
+        </is>
+      </c>
+      <c r="E660" s="6" t="inlineStr">
+        <is>
+          <t>46:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="661">
+      <c r="A661" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B661" s="9" t="inlineStr">
+        <is>
+          <t>Auke Luijk</t>
+        </is>
+      </c>
+      <c r="C661" s="9" t="inlineStr">
+        <is>
+          <t>De Bilt</t>
+        </is>
+      </c>
+      <c r="D661" s="8" t="inlineStr">
+        <is>
+          <t>46:44</t>
+        </is>
+      </c>
+      <c r="E661" s="8" t="inlineStr">
+        <is>
+          <t>46:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="662">
+      <c r="A662" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B662" s="7" t="inlineStr">
+        <is>
+          <t>Joel Klok</t>
+        </is>
+      </c>
+      <c r="C662" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D662" s="6" t="inlineStr">
+        <is>
+          <t>46:53</t>
+        </is>
+      </c>
+      <c r="E662" s="6" t="inlineStr">
+        <is>
+          <t>46:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="663">
+      <c r="A663" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B663" s="9" t="inlineStr">
+        <is>
+          <t>Giedo Brink</t>
+        </is>
+      </c>
+      <c r="C663" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D663" s="8" t="inlineStr">
+        <is>
+          <t>46:53</t>
+        </is>
+      </c>
+      <c r="E663" s="8" t="inlineStr">
+        <is>
+          <t>45:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="664">
+      <c r="A664" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B664" s="7" t="inlineStr">
+        <is>
+          <t>Jasper van Snippenberg</t>
+        </is>
+      </c>
+      <c r="C664" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D664" s="6" t="inlineStr">
+        <is>
+          <t>46:58</t>
+        </is>
+      </c>
+      <c r="E664" s="6" t="inlineStr">
+        <is>
+          <t>46:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="665">
+      <c r="A665" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B665" s="9" t="inlineStr">
+        <is>
+          <t>Thom van den Top</t>
+        </is>
+      </c>
+      <c r="C665" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D665" s="8" t="inlineStr">
+        <is>
+          <t>47:01</t>
+        </is>
+      </c>
+      <c r="E665" s="8" t="inlineStr">
+        <is>
+          <t>46:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="666">
+      <c r="A666" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B666" s="7" t="inlineStr">
+        <is>
+          <t>Arno van de Munt</t>
+        </is>
+      </c>
+      <c r="C666" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D666" s="6" t="inlineStr">
+        <is>
+          <t>47:01</t>
+        </is>
+      </c>
+      <c r="E666" s="6" t="inlineStr">
+        <is>
+          <t>45:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="667">
+      <c r="A667" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B667" s="9" t="inlineStr">
+        <is>
+          <t>Rubin Schenkel</t>
+        </is>
+      </c>
+      <c r="C667" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D667" s="8" t="inlineStr">
+        <is>
+          <t>47:13</t>
+        </is>
+      </c>
+      <c r="E667" s="8" t="inlineStr">
+        <is>
+          <t>47:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="668">
+      <c r="A668" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B668" s="7" t="inlineStr">
+        <is>
+          <t>Wim van de Burgwal</t>
+        </is>
+      </c>
+      <c r="C668" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D668" s="6" t="inlineStr">
+        <is>
+          <t>47:14</t>
+        </is>
+      </c>
+      <c r="E668" s="6" t="inlineStr">
+        <is>
+          <t>46:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="669">
+      <c r="A669" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B669" s="9" t="inlineStr">
+        <is>
+          <t>Tom van Reenen</t>
+        </is>
+      </c>
+      <c r="C669" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D669" s="8" t="inlineStr">
+        <is>
+          <t>47:16</t>
+        </is>
+      </c>
+      <c r="E669" s="8" t="inlineStr">
+        <is>
+          <t>46:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="670">
+      <c r="A670" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B670" s="7" t="inlineStr">
+        <is>
+          <t>Levi Hooijer</t>
+        </is>
+      </c>
+      <c r="C670" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D670" s="6" t="inlineStr">
+        <is>
+          <t>47:16</t>
+        </is>
+      </c>
+      <c r="E670" s="6" t="inlineStr">
+        <is>
+          <t>47:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="671">
+      <c r="A671" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B671" s="9" t="inlineStr">
+        <is>
+          <t>Nico Kamphuis</t>
+        </is>
+      </c>
+      <c r="C671" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D671" s="8" t="inlineStr">
+        <is>
+          <t>47:22</t>
+        </is>
+      </c>
+      <c r="E671" s="8" t="inlineStr">
+        <is>
+          <t>45:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="672">
+      <c r="A672" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B672" s="7" t="inlineStr">
+        <is>
+          <t>Romano Nieuwenhius</t>
+        </is>
+      </c>
+      <c r="C672" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D672" s="6" t="inlineStr">
+        <is>
+          <t>47:37</t>
+        </is>
+      </c>
+      <c r="E672" s="6" t="inlineStr">
+        <is>
+          <t>47:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="673">
+      <c r="A673" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B673" s="9" t="inlineStr">
+        <is>
+          <t>Richard van Beek</t>
+        </is>
+      </c>
+      <c r="C673" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D673" s="8" t="inlineStr">
+        <is>
+          <t>47:39</t>
+        </is>
+      </c>
+      <c r="E673" s="8" t="inlineStr">
+        <is>
+          <t>47:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="674">
+      <c r="A674" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B674" s="7" t="inlineStr">
+        <is>
+          <t>Rob Waaijenberg</t>
+        </is>
+      </c>
+      <c r="C674" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D674" s="6" t="inlineStr">
+        <is>
+          <t>47:44</t>
+        </is>
+      </c>
+      <c r="E674" s="6" t="inlineStr">
+        <is>
+          <t>47:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="675">
+      <c r="A675" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B675" s="9" t="inlineStr">
+        <is>
+          <t>Frank Schouten</t>
+        </is>
+      </c>
+      <c r="C675" s="9" t="inlineStr">
+        <is>
+          <t>Nunspeet</t>
+        </is>
+      </c>
+      <c r="D675" s="8" t="inlineStr">
+        <is>
+          <t>47:52</t>
+        </is>
+      </c>
+      <c r="E675" s="8" t="inlineStr">
+        <is>
+          <t>47:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="676">
+      <c r="A676" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B676" s="7" t="inlineStr">
+        <is>
+          <t>Cor van Rijswijk</t>
+        </is>
+      </c>
+      <c r="C676" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D676" s="6" t="inlineStr">
+        <is>
+          <t>48:22</t>
+        </is>
+      </c>
+      <c r="E676" s="6" t="inlineStr">
+        <is>
+          <t>47:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="677">
+      <c r="A677" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B677" s="9" t="inlineStr">
+        <is>
+          <t>Marc Floor</t>
+        </is>
+      </c>
+      <c r="C677" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D677" s="8" t="inlineStr">
+        <is>
+          <t>48:23</t>
+        </is>
+      </c>
+      <c r="E677" s="8" t="inlineStr">
+        <is>
+          <t>48:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="678">
+      <c r="A678" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B678" s="7" t="inlineStr">
+        <is>
+          <t>Kevin van Moolenbroek</t>
+        </is>
+      </c>
+      <c r="C678" s="7" t="inlineStr">
+        <is>
+          <t>Zwartebroek</t>
+        </is>
+      </c>
+      <c r="D678" s="6" t="inlineStr">
+        <is>
+          <t>48:38</t>
+        </is>
+      </c>
+      <c r="E678" s="6" t="inlineStr">
+        <is>
+          <t>47:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="679">
+      <c r="A679" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B679" s="9" t="inlineStr">
+        <is>
+          <t>Rico Brink</t>
+        </is>
+      </c>
+      <c r="C679" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D679" s="8" t="inlineStr">
+        <is>
+          <t>48:38</t>
+        </is>
+      </c>
+      <c r="E679" s="8" t="inlineStr">
+        <is>
+          <t>47:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="680">
+      <c r="A680" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B680" s="7" t="inlineStr">
+        <is>
+          <t>Justin van de Bovenkamp</t>
+        </is>
+      </c>
+      <c r="C680" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D680" s="6" t="inlineStr">
+        <is>
+          <t>48:44</t>
+        </is>
+      </c>
+      <c r="E680" s="6" t="inlineStr">
+        <is>
+          <t>48:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="681">
+      <c r="A681" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B681" s="9" t="inlineStr">
+        <is>
+          <t>Thijs Boone</t>
+        </is>
+      </c>
+      <c r="C681" s="9" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 2</t>
+        </is>
+      </c>
+      <c r="D681" s="8" t="inlineStr">
+        <is>
+          <t>48:49</t>
+        </is>
+      </c>
+      <c r="E681" s="8" t="inlineStr">
+        <is>
+          <t>48:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="682">
+      <c r="A682" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B682" s="7" t="inlineStr">
+        <is>
+          <t>Dave Versteeg</t>
+        </is>
+      </c>
+      <c r="C682" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D682" s="6" t="inlineStr">
+        <is>
+          <t>49:05</t>
+        </is>
+      </c>
+      <c r="E682" s="6" t="inlineStr">
+        <is>
+          <t>48:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="683">
+      <c r="A683" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B683" s="9" t="inlineStr">
+        <is>
+          <t>Milo van de Heg</t>
+        </is>
+      </c>
+      <c r="C683" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D683" s="8" t="inlineStr">
+        <is>
+          <t>49:15</t>
+        </is>
+      </c>
+      <c r="E683" s="8" t="inlineStr">
+        <is>
+          <t>48:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="684">
+      <c r="A684" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B684" s="7" t="inlineStr">
+        <is>
+          <t>Teus Schouten</t>
+        </is>
+      </c>
+      <c r="C684" s="7" t="inlineStr">
+        <is>
+          <t>Alblasserdam</t>
+        </is>
+      </c>
+      <c r="D684" s="6" t="inlineStr">
+        <is>
+          <t>49:20</t>
+        </is>
+      </c>
+      <c r="E684" s="6" t="inlineStr">
+        <is>
+          <t>48:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="685">
+      <c r="A685" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B685" s="9" t="inlineStr">
+        <is>
+          <t>Startnummer 1744</t>
+        </is>
+      </c>
+      <c r="C685" s="9" t="inlineStr">
+        <is>
+          <t>Runphy - 1</t>
+        </is>
+      </c>
+      <c r="D685" s="8" t="inlineStr">
+        <is>
+          <t>49:21</t>
+        </is>
+      </c>
+      <c r="E685" s="8" t="inlineStr">
+        <is>
+          <t>48:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="686">
+      <c r="A686" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B686" s="7" t="inlineStr">
+        <is>
+          <t>Niels Wiersema</t>
+        </is>
+      </c>
+      <c r="C686" s="7" t="inlineStr">
+        <is>
+          <t>AviationGlass - 3</t>
+        </is>
+      </c>
+      <c r="D686" s="6" t="inlineStr">
+        <is>
+          <t>49:22</t>
+        </is>
+      </c>
+      <c r="E686" s="6" t="inlineStr">
+        <is>
+          <t>48:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="687">
+      <c r="A687" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B687" s="9" t="inlineStr">
+        <is>
+          <t>Tim Smits</t>
+        </is>
+      </c>
+      <c r="C687" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D687" s="8" t="inlineStr">
+        <is>
+          <t>49:31</t>
+        </is>
+      </c>
+      <c r="E687" s="8" t="inlineStr">
+        <is>
+          <t>48:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="688">
+      <c r="A688" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B688" s="7" t="inlineStr">
+        <is>
+          <t>Timo Lakerveld</t>
+        </is>
+      </c>
+      <c r="C688" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D688" s="6" t="inlineStr">
+        <is>
+          <t>49:33</t>
+        </is>
+      </c>
+      <c r="E688" s="6" t="inlineStr">
+        <is>
+          <t>48:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="689">
+      <c r="A689" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B689" s="9" t="inlineStr">
+        <is>
+          <t>Gerben Kraaij</t>
+        </is>
+      </c>
+      <c r="C689" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D689" s="8" t="inlineStr">
+        <is>
+          <t>49:35</t>
+        </is>
+      </c>
+      <c r="E689" s="8" t="inlineStr">
+        <is>
+          <t>49:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="690">
+      <c r="A690" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B690" s="7" t="inlineStr">
+        <is>
+          <t>Tijme Scheele</t>
+        </is>
+      </c>
+      <c r="C690" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D690" s="6" t="inlineStr">
+        <is>
+          <t>49:36</t>
+        </is>
+      </c>
+      <c r="E690" s="6" t="inlineStr">
+        <is>
+          <t>49:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="691">
+      <c r="A691" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B691" s="9" t="inlineStr">
+        <is>
+          <t>Aryan Elyasi</t>
+        </is>
+      </c>
+      <c r="C691" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D691" s="8" t="inlineStr">
+        <is>
+          <t>49:51</t>
+        </is>
+      </c>
+      <c r="E691" s="8" t="inlineStr">
+        <is>
+          <t>49:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="692">
+      <c r="A692" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B692" s="7" t="inlineStr">
+        <is>
+          <t>Roy Brouwer</t>
+        </is>
+      </c>
+      <c r="C692" s="7" t="inlineStr">
+        <is>
+          <t>Clickwave - 2</t>
+        </is>
+      </c>
+      <c r="D692" s="6" t="inlineStr">
+        <is>
+          <t>49:58</t>
+        </is>
+      </c>
+      <c r="E692" s="6" t="inlineStr">
+        <is>
+          <t>49:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="693">
+      <c r="A693" s="8" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B693" s="9" t="inlineStr">
+        <is>
+          <t>Olav Noorloos</t>
+        </is>
+      </c>
+      <c r="C693" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D693" s="8" t="inlineStr">
+        <is>
+          <t>50:04</t>
+        </is>
+      </c>
+      <c r="E693" s="8" t="inlineStr">
+        <is>
+          <t>49:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="694">
+      <c r="A694" s="6" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B694" s="7" t="inlineStr">
+        <is>
+          <t>Jonathan Joosse</t>
+        </is>
+      </c>
+      <c r="C694" s="7" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D694" s="6" t="inlineStr">
+        <is>
+          <t>50:10</t>
+        </is>
+      </c>
+      <c r="E694" s="6" t="inlineStr">
+        <is>
+          <t>49:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="695">
+      <c r="A695" s="8" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="B695" s="9" t="inlineStr">
+        <is>
+          <t>Herman van den Brink</t>
+        </is>
+      </c>
+      <c r="C695" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D695" s="8" t="inlineStr">
+        <is>
+          <t>50:11</t>
+        </is>
+      </c>
+      <c r="E695" s="8" t="inlineStr">
+        <is>
+          <t>49:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="696">
+      <c r="A696" s="6" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="B696" s="7" t="inlineStr">
+        <is>
+          <t>Kees van den Brink</t>
+        </is>
+      </c>
+      <c r="C696" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D696" s="6" t="inlineStr">
+        <is>
+          <t>50:13</t>
+        </is>
+      </c>
+      <c r="E696" s="6" t="inlineStr">
+        <is>
+          <t>49:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="697">
+      <c r="A697" s="8" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="B697" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen van der Hoff</t>
+        </is>
+      </c>
+      <c r="C697" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D697" s="8" t="inlineStr">
+        <is>
+          <t>50:25</t>
+        </is>
+      </c>
+      <c r="E697" s="8" t="inlineStr">
+        <is>
+          <t>50:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="698">
+      <c r="A698" s="6" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="B698" s="7" t="inlineStr">
+        <is>
+          <t>Jorn Vlijm</t>
+        </is>
+      </c>
+      <c r="C698" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D698" s="6" t="inlineStr">
+        <is>
+          <t>50:35</t>
+        </is>
+      </c>
+      <c r="E698" s="6" t="inlineStr">
+        <is>
+          <t>49:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="699">
+      <c r="A699" s="8" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="B699" s="9" t="inlineStr">
+        <is>
+          <t>Rico van Beek</t>
+        </is>
+      </c>
+      <c r="C699" s="9" t="inlineStr">
+        <is>
+          <t>Zwartebroek</t>
+        </is>
+      </c>
+      <c r="D699" s="8" t="inlineStr">
+        <is>
+          <t>50:45</t>
+        </is>
+      </c>
+      <c r="E699" s="8" t="inlineStr">
+        <is>
+          <t>49:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="700">
+      <c r="A700" s="6" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="B700" s="7" t="inlineStr">
+        <is>
+          <t>Luuk Snijder</t>
+        </is>
+      </c>
+      <c r="C700" s="7" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 1</t>
+        </is>
+      </c>
+      <c r="D700" s="6" t="inlineStr">
+        <is>
+          <t>50:51</t>
+        </is>
+      </c>
+      <c r="E700" s="6" t="inlineStr">
+        <is>
+          <t>49:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="701">
+      <c r="A701" s="8" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="B701" s="9" t="inlineStr">
+        <is>
+          <t>Ray van der Linden</t>
+        </is>
+      </c>
+      <c r="C701" s="9" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D701" s="8" t="inlineStr">
+        <is>
+          <t>50:54</t>
+        </is>
+      </c>
+      <c r="E701" s="8" t="inlineStr">
+        <is>
+          <t>50:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="702">
+      <c r="A702" s="6" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="B702" s="7" t="inlineStr">
+        <is>
+          <t>Frenkie Van Den Top</t>
+        </is>
+      </c>
+      <c r="C702" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D702" s="6" t="inlineStr">
+        <is>
+          <t>51:00</t>
+        </is>
+      </c>
+      <c r="E702" s="6" t="inlineStr">
+        <is>
+          <t>50:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="703">
+      <c r="A703" s="8" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="B703" s="9" t="inlineStr">
+        <is>
+          <t>Sven Jelier</t>
+        </is>
+      </c>
+      <c r="C703" s="9" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D703" s="8" t="inlineStr">
+        <is>
+          <t>51:06</t>
+        </is>
+      </c>
+      <c r="E703" s="8" t="inlineStr">
+        <is>
+          <t>50:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="704">
+      <c r="A704" s="6" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="B704" s="7" t="inlineStr">
+        <is>
+          <t>Robbe Lijbers</t>
+        </is>
+      </c>
+      <c r="C704" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D704" s="6" t="inlineStr">
+        <is>
+          <t>51:09</t>
+        </is>
+      </c>
+      <c r="E704" s="6" t="inlineStr">
+        <is>
+          <t>50:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="705">
+      <c r="A705" s="8" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="B705" s="9" t="inlineStr">
+        <is>
+          <t>Maarten Boersma</t>
+        </is>
+      </c>
+      <c r="C705" s="9" t="inlineStr">
+        <is>
+          <t>Kampen</t>
+        </is>
+      </c>
+      <c r="D705" s="8" t="inlineStr">
+        <is>
+          <t>51:12</t>
+        </is>
+      </c>
+      <c r="E705" s="8" t="inlineStr">
+        <is>
+          <t>50:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="706">
+      <c r="A706" s="6" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="B706" s="7" t="inlineStr">
+        <is>
+          <t>Ad Grunewald</t>
+        </is>
+      </c>
+      <c r="C706" s="7" t="inlineStr">
+        <is>
+          <t>AviationGlass - 3</t>
+        </is>
+      </c>
+      <c r="D706" s="6" t="inlineStr">
+        <is>
+          <t>51:19</t>
+        </is>
+      </c>
+      <c r="E706" s="6" t="inlineStr">
+        <is>
+          <t>50:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="707">
+      <c r="A707" s="8" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="B707" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Schouten</t>
+        </is>
+      </c>
+      <c r="C707" s="9" t="inlineStr">
+        <is>
+          <t>Capelle aan den IJssel</t>
+        </is>
+      </c>
+      <c r="D707" s="8" t="inlineStr">
+        <is>
+          <t>51:24</t>
+        </is>
+      </c>
+      <c r="E707" s="8" t="inlineStr">
+        <is>
+          <t>50:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="708">
+      <c r="A708" s="6" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="B708" s="7" t="inlineStr">
+        <is>
+          <t>Witwat Moo</t>
+        </is>
+      </c>
+      <c r="C708" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D708" s="6" t="inlineStr">
+        <is>
+          <t>51:33</t>
+        </is>
+      </c>
+      <c r="E708" s="6" t="inlineStr">
+        <is>
+          <t>50:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="709">
+      <c r="A709" s="8" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="B709" s="9" t="inlineStr">
+        <is>
+          <t>Joas Verkade</t>
+        </is>
+      </c>
+      <c r="C709" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D709" s="8" t="inlineStr">
+        <is>
+          <t>51:39</t>
+        </is>
+      </c>
+      <c r="E709" s="8" t="inlineStr">
+        <is>
+          <t>50:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="710">
+      <c r="A710" s="6" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="B710" s="7" t="inlineStr">
+        <is>
+          <t>Barrie van Dijk</t>
+        </is>
+      </c>
+      <c r="C710" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D710" s="6" t="inlineStr">
+        <is>
+          <t>51:42</t>
+        </is>
+      </c>
+      <c r="E710" s="6" t="inlineStr">
+        <is>
+          <t>50:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="711">
+      <c r="A711" s="8" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="B711" s="9" t="inlineStr">
+        <is>
+          <t>Pieter Feenstra</t>
+        </is>
+      </c>
+      <c r="C711" s="9" t="inlineStr">
+        <is>
+          <t>Scherpenzeel</t>
+        </is>
+      </c>
+      <c r="D711" s="8" t="inlineStr">
+        <is>
+          <t>51:42</t>
+        </is>
+      </c>
+      <c r="E711" s="8" t="inlineStr">
+        <is>
+          <t>50:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="712">
+      <c r="A712" s="6" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="B712" s="7" t="inlineStr">
+        <is>
+          <t>Twan van de Pol</t>
+        </is>
+      </c>
+      <c r="C712" s="7" t="inlineStr">
+        <is>
+          <t>Zwartebroek</t>
+        </is>
+      </c>
+      <c r="D712" s="6" t="inlineStr">
+        <is>
+          <t>51:47</t>
+        </is>
+      </c>
+      <c r="E712" s="6" t="inlineStr">
+        <is>
+          <t>50:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="713">
+      <c r="A713" s="8" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="B713" s="9" t="inlineStr">
+        <is>
+          <t>Mark Salverda</t>
+        </is>
+      </c>
+      <c r="C713" s="9" t="inlineStr">
+        <is>
+          <t>Nieuw Avondrust ENA - 1</t>
+        </is>
+      </c>
+      <c r="D713" s="8" t="inlineStr">
+        <is>
+          <t>51:50</t>
+        </is>
+      </c>
+      <c r="E713" s="8" t="inlineStr">
+        <is>
+          <t>51:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="714">
+      <c r="A714" s="6" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="B714" s="7" t="inlineStr">
+        <is>
+          <t>Niels Doornbos</t>
+        </is>
+      </c>
+      <c r="C714" s="7" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D714" s="6" t="inlineStr">
+        <is>
+          <t>51:55</t>
+        </is>
+      </c>
+      <c r="E714" s="6" t="inlineStr">
+        <is>
+          <t>50:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="715">
+      <c r="A715" s="8" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="B715" s="9" t="inlineStr">
+        <is>
+          <t>Evert van Effrink</t>
+        </is>
+      </c>
+      <c r="C715" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D715" s="8" t="inlineStr">
+        <is>
+          <t>51:59</t>
+        </is>
+      </c>
+      <c r="E715" s="8" t="inlineStr">
+        <is>
+          <t>51:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="716">
+      <c r="A716" s="6" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="B716" s="7" t="inlineStr">
+        <is>
+          <t>Lars Ramaker</t>
+        </is>
+      </c>
+      <c r="C716" s="7" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D716" s="6" t="inlineStr">
+        <is>
+          <t>52:10</t>
+        </is>
+      </c>
+      <c r="E716" s="6" t="inlineStr">
+        <is>
+          <t>51:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="717">
+      <c r="A717" s="8" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="B717" s="9" t="inlineStr">
+        <is>
+          <t>Eric Brom</t>
+        </is>
+      </c>
+      <c r="C717" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D717" s="8" t="inlineStr">
+        <is>
+          <t>52:18</t>
+        </is>
+      </c>
+      <c r="E717" s="8" t="inlineStr">
+        <is>
+          <t>51:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="718">
+      <c r="A718" s="6" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="B718" s="7" t="inlineStr">
+        <is>
+          <t>Jop van der Hoef</t>
+        </is>
+      </c>
+      <c r="C718" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D718" s="6" t="inlineStr">
+        <is>
+          <t>52:18</t>
+        </is>
+      </c>
+      <c r="E718" s="6" t="inlineStr">
+        <is>
+          <t>51:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="719">
+      <c r="A719" s="8" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="B719" s="9" t="inlineStr">
+        <is>
+          <t>Jochem Kempen</t>
+        </is>
+      </c>
+      <c r="C719" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D719" s="8" t="inlineStr">
+        <is>
+          <t>52:35</t>
+        </is>
+      </c>
+      <c r="E719" s="8" t="inlineStr">
+        <is>
+          <t>52:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="720">
+      <c r="A720" s="6" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="B720" s="7" t="inlineStr">
+        <is>
+          <t>Thom van Drie</t>
+        </is>
+      </c>
+      <c r="C720" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D720" s="6" t="inlineStr">
+        <is>
+          <t>52:39</t>
+        </is>
+      </c>
+      <c r="E720" s="6" t="inlineStr">
+        <is>
+          <t>51:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="721">
+      <c r="A721" s="8" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="B721" s="9" t="inlineStr">
+        <is>
+          <t>Niels Top</t>
+        </is>
+      </c>
+      <c r="C721" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D721" s="8" t="inlineStr">
+        <is>
+          <t>52:39</t>
+        </is>
+      </c>
+      <c r="E721" s="8" t="inlineStr">
+        <is>
+          <t>51:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="722">
+      <c r="A722" s="6" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="B722" s="7" t="inlineStr">
+        <is>
+          <t>Jeffrey Vaarkamp</t>
+        </is>
+      </c>
+      <c r="C722" s="7" t="inlineStr">
+        <is>
+          <t>Clickwave - 3</t>
+        </is>
+      </c>
+      <c r="D722" s="6" t="inlineStr">
+        <is>
+          <t>53:08</t>
+        </is>
+      </c>
+      <c r="E722" s="6" t="inlineStr">
+        <is>
+          <t>51:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="723">
+      <c r="A723" s="8" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="B723" s="9" t="inlineStr">
+        <is>
+          <t>Michael Beemer</t>
+        </is>
+      </c>
+      <c r="C723" s="9" t="inlineStr">
+        <is>
+          <t>Lochem</t>
+        </is>
+      </c>
+      <c r="D723" s="8" t="inlineStr">
+        <is>
+          <t>53:18</t>
+        </is>
+      </c>
+      <c r="E723" s="8" t="inlineStr">
+        <is>
+          <t>53:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="724">
+      <c r="A724" s="6" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="B724" s="7" t="inlineStr">
+        <is>
+          <t>Jeffrey van de Kraats</t>
+        </is>
+      </c>
+      <c r="C724" s="7" t="inlineStr">
+        <is>
+          <t>Clickwave - 3</t>
+        </is>
+      </c>
+      <c r="D724" s="6" t="inlineStr">
+        <is>
+          <t>53:23</t>
+        </is>
+      </c>
+      <c r="E724" s="6" t="inlineStr">
+        <is>
+          <t>53:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="725">
+      <c r="A725" s="8" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="B725" s="9" t="inlineStr">
+        <is>
+          <t>Melvin van Lagen</t>
+        </is>
+      </c>
+      <c r="C725" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D725" s="8" t="inlineStr">
+        <is>
+          <t>53:25</t>
+        </is>
+      </c>
+      <c r="E725" s="8" t="inlineStr">
+        <is>
+          <t>52:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="726">
+      <c r="A726" s="6" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="B726" s="7" t="inlineStr">
+        <is>
+          <t>Jasper Van Dijk</t>
+        </is>
+      </c>
+      <c r="C726" s="7" t="inlineStr">
+        <is>
+          <t>Lochem</t>
+        </is>
+      </c>
+      <c r="D726" s="6" t="inlineStr">
+        <is>
+          <t>53:32</t>
+        </is>
+      </c>
+      <c r="E726" s="6" t="inlineStr">
+        <is>
+          <t>53:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="727">
+      <c r="A727" s="8" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="B727" s="9" t="inlineStr">
+        <is>
+          <t>Damian Herfkens</t>
+        </is>
+      </c>
+      <c r="C727" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D727" s="8" t="inlineStr">
+        <is>
+          <t>53:34</t>
+        </is>
+      </c>
+      <c r="E727" s="8" t="inlineStr">
+        <is>
+          <t>52:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="728">
+      <c r="A728" s="6" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="B728" s="7" t="inlineStr">
+        <is>
+          <t>Erik Jacobsen</t>
+        </is>
+      </c>
+      <c r="C728" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D728" s="6" t="inlineStr">
+        <is>
+          <t>53:56</t>
+        </is>
+      </c>
+      <c r="E728" s="6" t="inlineStr">
+        <is>
+          <t>53:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="729">
+      <c r="A729" s="8" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="B729" s="9" t="inlineStr">
+        <is>
+          <t>David van den Ham</t>
+        </is>
+      </c>
+      <c r="C729" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D729" s="8" t="inlineStr">
+        <is>
+          <t>53:58</t>
+        </is>
+      </c>
+      <c r="E729" s="8" t="inlineStr">
+        <is>
+          <t>53:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="730">
+      <c r="A730" s="6" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="B730" s="7" t="inlineStr">
+        <is>
+          <t>Herman Kilian</t>
+        </is>
+      </c>
+      <c r="C730" s="7" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 4</t>
+        </is>
+      </c>
+      <c r="D730" s="6" t="inlineStr">
+        <is>
+          <t>54:01</t>
+        </is>
+      </c>
+      <c r="E730" s="6" t="inlineStr">
+        <is>
+          <t>53:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="731">
+      <c r="A731" s="8" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="B731" s="9" t="inlineStr">
+        <is>
+          <t>Marnus Geustyn</t>
+        </is>
+      </c>
+      <c r="C731" s="9" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 4</t>
+        </is>
+      </c>
+      <c r="D731" s="8" t="inlineStr">
+        <is>
+          <t>54:01</t>
+        </is>
+      </c>
+      <c r="E731" s="8" t="inlineStr">
+        <is>
+          <t>53:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="732">
+      <c r="A732" s="6" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="B732" s="7" t="inlineStr">
+        <is>
+          <t>Arwin Lammers</t>
+        </is>
+      </c>
+      <c r="C732" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D732" s="6" t="inlineStr">
+        <is>
+          <t>54:09</t>
+        </is>
+      </c>
+      <c r="E732" s="6" t="inlineStr">
+        <is>
+          <t>53:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="733">
+      <c r="A733" s="8" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="B733" s="9" t="inlineStr">
+        <is>
+          <t>Erik Frens</t>
+        </is>
+      </c>
+      <c r="C733" s="9" t="inlineStr">
+        <is>
+          <t>Nunspeet</t>
+        </is>
+      </c>
+      <c r="D733" s="8" t="inlineStr">
+        <is>
+          <t>54:19</t>
+        </is>
+      </c>
+      <c r="E733" s="8" t="inlineStr">
+        <is>
+          <t>53:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="734">
+      <c r="A734" s="6" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="B734" s="7" t="inlineStr">
+        <is>
+          <t>Lejon Bruinekreeft</t>
+        </is>
+      </c>
+      <c r="C734" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D734" s="6" t="inlineStr">
+        <is>
+          <t>54:24</t>
+        </is>
+      </c>
+      <c r="E734" s="6" t="inlineStr">
+        <is>
+          <t>53:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="735">
+      <c r="A735" s="8" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="B735" s="9" t="inlineStr">
+        <is>
+          <t>Stan Post</t>
+        </is>
+      </c>
+      <c r="C735" s="9" t="inlineStr">
+        <is>
+          <t>Vinkeveen</t>
+        </is>
+      </c>
+      <c r="D735" s="8" t="inlineStr">
+        <is>
+          <t>54:38</t>
+        </is>
+      </c>
+      <c r="E735" s="8" t="inlineStr">
+        <is>
+          <t>54:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="736">
+      <c r="A736" s="6" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="B736" s="7" t="inlineStr">
+        <is>
+          <t>Ronald Scholte</t>
+        </is>
+      </c>
+      <c r="C736" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D736" s="6" t="inlineStr">
+        <is>
+          <t>54:39</t>
+        </is>
+      </c>
+      <c r="E736" s="6" t="inlineStr">
+        <is>
+          <t>53:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="737">
+      <c r="A737" s="8" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="B737" s="9" t="inlineStr">
+        <is>
+          <t>Lars van Schaick</t>
+        </is>
+      </c>
+      <c r="C737" s="9" t="inlineStr">
+        <is>
+          <t>Hilversum</t>
+        </is>
+      </c>
+      <c r="D737" s="8" t="inlineStr">
+        <is>
+          <t>54:43</t>
+        </is>
+      </c>
+      <c r="E737" s="8" t="inlineStr">
+        <is>
+          <t>54:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="738">
+      <c r="A738" s="6" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="B738" s="7" t="inlineStr">
+        <is>
+          <t>Jarno van den Hudding</t>
+        </is>
+      </c>
+      <c r="C738" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D738" s="6" t="inlineStr">
+        <is>
+          <t>54:55</t>
+        </is>
+      </c>
+      <c r="E738" s="6" t="inlineStr">
+        <is>
+          <t>53:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="739">
+      <c r="A739" s="8" t="inlineStr">
+        <is>
+          <t>138</t>
+        </is>
+      </c>
+      <c r="B739" s="9" t="inlineStr">
+        <is>
+          <t>Marc Landman</t>
+        </is>
+      </c>
+      <c r="C739" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D739" s="8" t="inlineStr">
+        <is>
+          <t>55:08</t>
+        </is>
+      </c>
+      <c r="E739" s="8" t="inlineStr">
+        <is>
+          <t>53:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="740">
+      <c r="A740" s="6" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="B740" s="7" t="inlineStr">
+        <is>
+          <t>Rene Floor</t>
+        </is>
+      </c>
+      <c r="C740" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D740" s="6" t="inlineStr">
+        <is>
+          <t>55:25</t>
+        </is>
+      </c>
+      <c r="E740" s="6" t="inlineStr">
+        <is>
+          <t>53:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="741">
+      <c r="A741" s="8" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="B741" s="9" t="inlineStr">
+        <is>
+          <t>Robert van de Kamp</t>
+        </is>
+      </c>
+      <c r="C741" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D741" s="8" t="inlineStr">
+        <is>
+          <t>55:37</t>
+        </is>
+      </c>
+      <c r="E741" s="8" t="inlineStr">
+        <is>
+          <t>54:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="742">
+      <c r="A742" s="6" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="B742" s="7" t="inlineStr">
+        <is>
+          <t>Sjoerd Runhaar</t>
+        </is>
+      </c>
+      <c r="C742" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D742" s="6" t="inlineStr">
+        <is>
+          <t>55:50</t>
+        </is>
+      </c>
+      <c r="E742" s="6" t="inlineStr">
+        <is>
+          <t>54:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="743">
+      <c r="A743" s="8" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="B743" s="9" t="inlineStr">
+        <is>
+          <t>Mex Bouwman</t>
+        </is>
+      </c>
+      <c r="C743" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D743" s="8" t="inlineStr">
+        <is>
+          <t>55:51</t>
+        </is>
+      </c>
+      <c r="E743" s="8" t="inlineStr">
+        <is>
+          <t>55:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="744">
+      <c r="A744" s="6" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="B744" s="7" t="inlineStr">
+        <is>
+          <t>Giovanni Vermeulen</t>
+        </is>
+      </c>
+      <c r="C744" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D744" s="6" t="inlineStr">
+        <is>
+          <t>55:59</t>
+        </is>
+      </c>
+      <c r="E744" s="6" t="inlineStr">
+        <is>
+          <t>55:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="745">
+      <c r="A745" s="8" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="B745" s="9" t="inlineStr">
+        <is>
+          <t>Bram Berger</t>
+        </is>
+      </c>
+      <c r="C745" s="9" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 1</t>
+        </is>
+      </c>
+      <c r="D745" s="8" t="inlineStr">
+        <is>
+          <t>56:04</t>
+        </is>
+      </c>
+      <c r="E745" s="8" t="inlineStr">
+        <is>
+          <t>55:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="746">
+      <c r="A746" s="6" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="B746" s="7" t="inlineStr">
+        <is>
+          <t>Noah Abbink</t>
+        </is>
+      </c>
+      <c r="C746" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D746" s="6" t="inlineStr">
+        <is>
+          <t>56:32</t>
+        </is>
+      </c>
+      <c r="E746" s="6" t="inlineStr">
+        <is>
+          <t>55:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="747">
+      <c r="A747" s="8" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="B747" s="9" t="inlineStr">
+        <is>
+          <t>Sam van den Heuvel</t>
+        </is>
+      </c>
+      <c r="C747" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D747" s="8" t="inlineStr">
+        <is>
+          <t>56:34</t>
+        </is>
+      </c>
+      <c r="E747" s="8" t="inlineStr">
+        <is>
+          <t>55:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="748">
+      <c r="A748" s="6" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="B748" s="7" t="inlineStr">
+        <is>
+          <t>Gijs van den Brink</t>
+        </is>
+      </c>
+      <c r="C748" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D748" s="6" t="inlineStr">
+        <is>
+          <t>57:17</t>
+        </is>
+      </c>
+      <c r="E748" s="6" t="inlineStr">
+        <is>
+          <t>55:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="749">
+      <c r="A749" s="8" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="B749" s="9" t="inlineStr">
+        <is>
+          <t>Henric van Pelt</t>
+        </is>
+      </c>
+      <c r="C749" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D749" s="8" t="inlineStr">
+        <is>
+          <t>57:28</t>
+        </is>
+      </c>
+      <c r="E749" s="8" t="inlineStr">
+        <is>
+          <t>56:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="750">
+      <c r="A750" s="6" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="B750" s="7" t="inlineStr">
+        <is>
+          <t>Ruth Avierinos</t>
+        </is>
+      </c>
+      <c r="C750" s="7" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 1</t>
+        </is>
+      </c>
+      <c r="D750" s="6" t="inlineStr">
+        <is>
+          <t>57:36</t>
+        </is>
+      </c>
+      <c r="E750" s="6" t="inlineStr">
+        <is>
+          <t>57:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="751">
+      <c r="A751" s="8" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="B751" s="9" t="inlineStr">
+        <is>
+          <t>Niels Kluvers</t>
+        </is>
+      </c>
+      <c r="C751" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D751" s="8" t="inlineStr">
+        <is>
+          <t>58:12</t>
+        </is>
+      </c>
+      <c r="E751" s="8" t="inlineStr">
+        <is>
+          <t>58:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="752">
+      <c r="A752" s="6" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="B752" s="7" t="inlineStr">
+        <is>
+          <t>Karen Koetsier</t>
+        </is>
+      </c>
+      <c r="C752" s="7" t="inlineStr">
+        <is>
+          <t>Uddel</t>
+        </is>
+      </c>
+      <c r="D752" s="6" t="inlineStr">
+        <is>
+          <t>58:29</t>
+        </is>
+      </c>
+      <c r="E752" s="6" t="inlineStr">
+        <is>
+          <t>57:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="753">
+      <c r="A753" s="8" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="B753" s="9" t="inlineStr">
+        <is>
+          <t>Daan Slingerland</t>
+        </is>
+      </c>
+      <c r="C753" s="9" t="inlineStr">
+        <is>
+          <t>Vakantiepark Ackersate - 6</t>
+        </is>
+      </c>
+      <c r="D753" s="8" t="inlineStr">
+        <is>
+          <t>58:56</t>
+        </is>
+      </c>
+      <c r="E753" s="8" t="inlineStr">
+        <is>
+          <t>57:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="754">
+      <c r="A754" s="6" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="B754" s="7" t="inlineStr">
+        <is>
+          <t>Bart Brink</t>
+        </is>
+      </c>
+      <c r="C754" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D754" s="6" t="inlineStr">
+        <is>
+          <t>59:00</t>
+        </is>
+      </c>
+      <c r="E754" s="6" t="inlineStr">
+        <is>
+          <t>57:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="755">
+      <c r="A755" s="8" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="B755" s="9" t="inlineStr">
+        <is>
+          <t>Romijn Rense</t>
+        </is>
+      </c>
+      <c r="C755" s="9" t="inlineStr">
+        <is>
+          <t>Vakantiepark Ackersate - 6</t>
+        </is>
+      </c>
+      <c r="D755" s="8" t="inlineStr">
+        <is>
+          <t>59:00</t>
+        </is>
+      </c>
+      <c r="E755" s="8" t="inlineStr">
+        <is>
+          <t>57:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="756">
+      <c r="A756" s="6" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="B756" s="7" t="inlineStr">
+        <is>
+          <t>Helmert van Meerveld</t>
+        </is>
+      </c>
+      <c r="C756" s="7" t="inlineStr">
+        <is>
+          <t>Moba - 5</t>
+        </is>
+      </c>
+      <c r="D756" s="6" t="inlineStr">
+        <is>
+          <t>59:04</t>
+        </is>
+      </c>
+      <c r="E756" s="6" t="inlineStr">
+        <is>
+          <t>57:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="757">
+      <c r="A757" s="8" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="B757" s="9" t="inlineStr">
+        <is>
+          <t>Sipke Boorsma</t>
+        </is>
+      </c>
+      <c r="C757" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D757" s="8" t="inlineStr">
+        <is>
+          <t>59:23</t>
+        </is>
+      </c>
+      <c r="E757" s="8" t="inlineStr">
+        <is>
+          <t>58:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="758">
+      <c r="A758" s="6" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="B758" s="7" t="inlineStr">
+        <is>
+          <t>Bram van der Valk</t>
+        </is>
+      </c>
+      <c r="C758" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D758" s="6" t="inlineStr">
+        <is>
+          <t>59:34</t>
+        </is>
+      </c>
+      <c r="E758" s="6" t="inlineStr">
+        <is>
+          <t>58:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="759">
+      <c r="A759" s="8" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="B759" s="9" t="inlineStr">
+        <is>
+          <t>Yorgo Helleman</t>
+        </is>
+      </c>
+      <c r="C759" s="9" t="inlineStr">
+        <is>
+          <t>Den Burg</t>
+        </is>
+      </c>
+      <c r="D759" s="8" t="inlineStr">
+        <is>
+          <t>1:00:40</t>
+        </is>
+      </c>
+      <c r="E759" s="8" t="inlineStr">
+        <is>
+          <t>59:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="760">
+      <c r="A760" s="6" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="B760" s="7" t="inlineStr">
+        <is>
+          <t>Tim van den Hazel</t>
+        </is>
+      </c>
+      <c r="C760" s="7" t="inlineStr">
+        <is>
+          <t>Wekerom</t>
+        </is>
+      </c>
+      <c r="D760" s="6" t="inlineStr">
+        <is>
+          <t>1:00:54</t>
+        </is>
+      </c>
+      <c r="E760" s="6" t="inlineStr">
+        <is>
+          <t>59:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="761">
+      <c r="A761" s="8" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="B761" s="9" t="inlineStr">
+        <is>
+          <t>Bryan Coorengel</t>
+        </is>
+      </c>
+      <c r="C761" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D761" s="8" t="inlineStr">
+        <is>
+          <t>1:00:55</t>
+        </is>
+      </c>
+      <c r="E761" s="8" t="inlineStr">
+        <is>
+          <t>59:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="762">
+      <c r="A762" s="6" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="B762" s="7" t="inlineStr">
+        <is>
+          <t>Rick van de Kamp</t>
+        </is>
+      </c>
+      <c r="C762" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D762" s="6" t="inlineStr">
+        <is>
+          <t>1:01:22</t>
+        </is>
+      </c>
+      <c r="E762" s="6" t="inlineStr">
+        <is>
+          <t>1:00:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="763">
+      <c r="A763" s="8" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="B763" s="9" t="inlineStr">
+        <is>
+          <t>Helmert van Meerveld</t>
+        </is>
+      </c>
+      <c r="C763" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D763" s="8" t="inlineStr">
+        <is>
+          <t>1:02:57</t>
+        </is>
+      </c>
+      <c r="E763" s="8" t="inlineStr">
+        <is>
+          <t>1:01:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="764">
+      <c r="A764" s="6" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="B764" s="7" t="inlineStr">
+        <is>
+          <t>Stef Berkhof</t>
+        </is>
+      </c>
+      <c r="C764" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D764" s="6" t="inlineStr">
+        <is>
+          <t>1:03:34</t>
+        </is>
+      </c>
+      <c r="E764" s="6" t="inlineStr">
+        <is>
+          <t>1:01:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="765">
+      <c r="A765" s="8" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="B765" s="9" t="inlineStr">
+        <is>
+          <t>Danny Van Holland</t>
+        </is>
+      </c>
+      <c r="C765" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D765" s="8" t="inlineStr">
+        <is>
+          <t>1:04:50</t>
+        </is>
+      </c>
+      <c r="E765" s="8" t="inlineStr">
+        <is>
+          <t>1:03:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="766">
+      <c r="A766" s="6" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="B766" s="7" t="inlineStr">
+        <is>
+          <t>Wiljan van Wilgenburg</t>
+        </is>
+      </c>
+      <c r="C766" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D766" s="6" t="inlineStr">
+        <is>
+          <t>1:05:34</t>
+        </is>
+      </c>
+      <c r="E766" s="6" t="inlineStr">
+        <is>
+          <t>1:04:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="767">
+      <c r="A767" s="8" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="B767" s="9" t="inlineStr">
+        <is>
+          <t>Jorn Terpstra</t>
+        </is>
+      </c>
+      <c r="C767" s="9" t="inlineStr">
+        <is>
+          <t>AviationGlass - 2</t>
+        </is>
+      </c>
+      <c r="D767" s="8" t="inlineStr">
+        <is>
+          <t>1:06:56</t>
+        </is>
+      </c>
+      <c r="E767" s="8" t="inlineStr">
+        <is>
+          <t>1:06:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="768">
+      <c r="A768" s="6" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="B768" s="7" t="inlineStr">
+        <is>
+          <t>Geert Geresteijn</t>
+        </is>
+      </c>
+      <c r="C768" s="7" t="inlineStr">
+        <is>
+          <t>Vakantiepark Ackersate - 6</t>
+        </is>
+      </c>
+      <c r="D768" s="6" t="inlineStr">
+        <is>
+          <t>1:07:05</t>
+        </is>
+      </c>
+      <c r="E768" s="6" t="inlineStr">
+        <is>
+          <t>1:05:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="769">
+      <c r="A769" s="8" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="B769" s="9" t="inlineStr">
+        <is>
+          <t>Jarrin Snetselaar</t>
+        </is>
+      </c>
+      <c r="C769" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D769" s="8" t="inlineStr">
+        <is>
+          <t>1:08:04</t>
+        </is>
+      </c>
+      <c r="E769" s="8" t="inlineStr">
+        <is>
+          <t>1:07:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="770">
+      <c r="A770" s="6" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="B770" s="7" t="inlineStr">
+        <is>
+          <t>Bradley Blankenzee</t>
+        </is>
+      </c>
+      <c r="C770" s="7" t="inlineStr">
+        <is>
+          <t>Purmerend</t>
+        </is>
+      </c>
+      <c r="D770" s="6" t="inlineStr">
+        <is>
+          <t>1:12:36</t>
+        </is>
+      </c>
+      <c r="E770" s="6" t="inlineStr">
+        <is>
+          <t>1:11:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="771">
+      <c r="A771" s="8" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="B771" s="9" t="inlineStr">
+        <is>
+          <t>Luka van der Leij</t>
+        </is>
+      </c>
+      <c r="C771" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D771" s="8" t="inlineStr">
+        <is>
+          <t>1:14:10</t>
+        </is>
+      </c>
+      <c r="E771" s="8" t="inlineStr">
+        <is>
+          <t>1:12:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
+      <c r="A772" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="773">
+      <c r="A773" s="4" t="inlineStr">
+        <is>
+          <t>VSEN, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B773" s="4"/>
+      <c r="C773" s="4"/>
+      <c r="D773" s="4"/>
+      <c r="E773" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="774">
+      <c r="A774" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B774" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C774" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D774" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E774" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="775">
+      <c r="A775" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B775" s="7" t="inlineStr">
+        <is>
+          <t>Mara Galvani</t>
+        </is>
+      </c>
+      <c r="C775" s="7" t="inlineStr">
+        <is>
+          <t>Arese</t>
+        </is>
+      </c>
+      <c r="D775" s="6" t="inlineStr">
+        <is>
+          <t>37:21</t>
+        </is>
+      </c>
+      <c r="E775" s="6" t="inlineStr">
+        <is>
+          <t>37:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="776">
+      <c r="A776" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B776" s="9" t="inlineStr">
+        <is>
+          <t>Marleen Wilms</t>
+        </is>
+      </c>
+      <c r="C776" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D776" s="8" t="inlineStr">
+        <is>
+          <t>40:49</t>
+        </is>
+      </c>
+      <c r="E776" s="8" t="inlineStr">
+        <is>
+          <t>40:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="777">
+      <c r="A777" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B777" s="7" t="inlineStr">
+        <is>
+          <t>Manon van Manen</t>
+        </is>
+      </c>
+      <c r="C777" s="7" t="inlineStr">
+        <is>
+          <t>Nijmegen</t>
+        </is>
+      </c>
+      <c r="D777" s="6" t="inlineStr">
+        <is>
+          <t>43:16</t>
+        </is>
+      </c>
+      <c r="E777" s="6" t="inlineStr">
+        <is>
           <t>43:01</t>
         </is>
       </c>
-      <c r="E346" s="8" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A347" s="6" t="inlineStr">
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="778">
+      <c r="A778" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B778" s="9" t="inlineStr">
+        <is>
+          <t>Irene van der Kaaij</t>
+        </is>
+      </c>
+      <c r="C778" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D778" s="8" t="inlineStr">
+        <is>
+          <t>43:49</t>
+        </is>
+      </c>
+      <c r="E778" s="8" t="inlineStr">
+        <is>
+          <t>43:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="779">
+      <c r="A779" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B779" s="7" t="inlineStr">
+        <is>
+          <t>Esther Klok</t>
+        </is>
+      </c>
+      <c r="C779" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D779" s="6" t="inlineStr">
+        <is>
+          <t>44:08</t>
+        </is>
+      </c>
+      <c r="E779" s="6" t="inlineStr">
+        <is>
+          <t>44:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="780">
+      <c r="A780" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B780" s="9" t="inlineStr">
+        <is>
+          <t>Marieke Kwast</t>
+        </is>
+      </c>
+      <c r="C780" s="9" t="inlineStr">
+        <is>
+          <t>Holten</t>
+        </is>
+      </c>
+      <c r="D780" s="8" t="inlineStr">
+        <is>
+          <t>44:15</t>
+        </is>
+      </c>
+      <c r="E780" s="8" t="inlineStr">
+        <is>
+          <t>43:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="781">
+      <c r="A781" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B781" s="7" t="inlineStr">
+        <is>
+          <t>Sarah Groot-Alvarez</t>
+        </is>
+      </c>
+      <c r="C781" s="7" t="inlineStr">
+        <is>
+          <t>Wageningen</t>
+        </is>
+      </c>
+      <c r="D781" s="6" t="inlineStr">
+        <is>
+          <t>45:30</t>
+        </is>
+      </c>
+      <c r="E781" s="6" t="inlineStr">
+        <is>
+          <t>45:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="782">
+      <c r="A782" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B782" s="9" t="inlineStr">
+        <is>
+          <t>Jorine Weeda</t>
+        </is>
+      </c>
+      <c r="C782" s="9" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D782" s="8" t="inlineStr">
+        <is>
+          <t>45:37</t>
+        </is>
+      </c>
+      <c r="E782" s="8" t="inlineStr">
+        <is>
+          <t>45:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="783">
+      <c r="A783" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B783" s="7" t="inlineStr">
+        <is>
+          <t>Anne van den Brink</t>
+        </is>
+      </c>
+      <c r="C783" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D783" s="6" t="inlineStr">
+        <is>
+          <t>46:52</t>
+        </is>
+      </c>
+      <c r="E783" s="6" t="inlineStr">
+        <is>
+          <t>46:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="784">
+      <c r="A784" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B784" s="9" t="inlineStr">
+        <is>
+          <t>Nicolet van Rijswijk</t>
+        </is>
+      </c>
+      <c r="C784" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D784" s="8" t="inlineStr">
+        <is>
+          <t>48:22</t>
+        </is>
+      </c>
+      <c r="E784" s="8" t="inlineStr">
+        <is>
+          <t>47:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="785">
+      <c r="A785" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B785" s="7" t="inlineStr">
+        <is>
+          <t>Ine-Mari Mocke</t>
+        </is>
+      </c>
+      <c r="C785" s="7" t="inlineStr">
+        <is>
+          <t>Hilversum</t>
+        </is>
+      </c>
+      <c r="D785" s="6" t="inlineStr">
+        <is>
+          <t>48:43</t>
+        </is>
+      </c>
+      <c r="E785" s="6" t="inlineStr">
+        <is>
+          <t>48:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="786">
+      <c r="A786" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B786" s="9" t="inlineStr">
+        <is>
+          <t>Debby van Rooijen</t>
+        </is>
+      </c>
+      <c r="C786" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D786" s="8" t="inlineStr">
+        <is>
+          <t>49:12</t>
+        </is>
+      </c>
+      <c r="E786" s="8" t="inlineStr">
+        <is>
+          <t>48:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="787">
+      <c r="A787" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B787" s="7" t="inlineStr">
+        <is>
+          <t>Alexis Courbet</t>
+        </is>
+      </c>
+      <c r="C787" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D787" s="6" t="inlineStr">
+        <is>
+          <t>49:40</t>
+        </is>
+      </c>
+      <c r="E787" s="6" t="inlineStr">
+        <is>
+          <t>49:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="788">
+      <c r="A788" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B788" s="9" t="inlineStr">
+        <is>
+          <t>Sabine Lagerweij</t>
+        </is>
+      </c>
+      <c r="C788" s="9" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D788" s="8" t="inlineStr">
+        <is>
+          <t>50:25</t>
+        </is>
+      </c>
+      <c r="E788" s="8" t="inlineStr">
+        <is>
+          <t>49:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="789">
+      <c r="A789" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B789" s="7" t="inlineStr">
+        <is>
+          <t>Suzanne van Beek</t>
+        </is>
+      </c>
+      <c r="C789" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D789" s="6" t="inlineStr">
+        <is>
+          <t>50:35</t>
+        </is>
+      </c>
+      <c r="E789" s="6" t="inlineStr">
+        <is>
+          <t>50:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="790">
+      <c r="A790" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B790" s="9" t="inlineStr">
+        <is>
+          <t>Suzanne Wildhagen</t>
+        </is>
+      </c>
+      <c r="C790" s="9" t="inlineStr">
+        <is>
+          <t>Vinkeveen</t>
+        </is>
+      </c>
+      <c r="D790" s="8" t="inlineStr">
+        <is>
+          <t>51:57</t>
+        </is>
+      </c>
+      <c r="E790" s="8" t="inlineStr">
+        <is>
+          <t>51:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="791">
+      <c r="A791" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B791" s="7" t="inlineStr">
+        <is>
+          <t>Melissa Pereboom</t>
+        </is>
+      </c>
+      <c r="C791" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D791" s="6" t="inlineStr">
+        <is>
+          <t>52:43</t>
+        </is>
+      </c>
+      <c r="E791" s="6" t="inlineStr">
+        <is>
+          <t>51:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="792">
+      <c r="A792" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B792" s="9" t="inlineStr">
+        <is>
+          <t>Janine van Coeverden</t>
+        </is>
+      </c>
+      <c r="C792" s="9" t="inlineStr">
+        <is>
+          <t>Runphy - 1</t>
+        </is>
+      </c>
+      <c r="D792" s="8" t="inlineStr">
+        <is>
+          <t>53:03</t>
+        </is>
+      </c>
+      <c r="E792" s="8" t="inlineStr">
+        <is>
+          <t>52:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="793">
+      <c r="A793" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B793" s="7" t="inlineStr">
+        <is>
+          <t>Tamara Scholte</t>
+        </is>
+      </c>
+      <c r="C793" s="7" t="inlineStr">
+        <is>
+          <t>Nijmegen</t>
+        </is>
+      </c>
+      <c r="D793" s="6" t="inlineStr">
+        <is>
+          <t>54:39</t>
+        </is>
+      </c>
+      <c r="E793" s="6" t="inlineStr">
+        <is>
+          <t>53:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="794">
+      <c r="A794" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B794" s="9" t="inlineStr">
+        <is>
+          <t>Annick van Roekel</t>
+        </is>
+      </c>
+      <c r="C794" s="9" t="inlineStr">
+        <is>
+          <t>Aalborg Øst.</t>
+        </is>
+      </c>
+      <c r="D794" s="8" t="inlineStr">
+        <is>
+          <t>54:46</t>
+        </is>
+      </c>
+      <c r="E794" s="8" t="inlineStr">
+        <is>
+          <t>54:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="795">
+      <c r="A795" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B795" s="7" t="inlineStr">
+        <is>
+          <t>Riejanneke Zuyderduyn</t>
+        </is>
+      </c>
+      <c r="C795" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D795" s="6" t="inlineStr">
+        <is>
+          <t>56:40</t>
+        </is>
+      </c>
+      <c r="E795" s="6" t="inlineStr">
+        <is>
+          <t>56:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="796">
+      <c r="A796" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B796" s="9" t="inlineStr">
+        <is>
+          <t>Charlotte van Uffelen</t>
+        </is>
+      </c>
+      <c r="C796" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D796" s="8" t="inlineStr">
+        <is>
+          <t>57:17</t>
+        </is>
+      </c>
+      <c r="E796" s="8" t="inlineStr">
+        <is>
+          <t>56:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="797">
+      <c r="A797" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B797" s="7" t="inlineStr">
+        <is>
+          <t>Lise Woudenberg</t>
+        </is>
+      </c>
+      <c r="C797" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D797" s="6" t="inlineStr">
+        <is>
+          <t>58:09</t>
+        </is>
+      </c>
+      <c r="E797" s="6" t="inlineStr">
+        <is>
+          <t>56:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="798">
+      <c r="A798" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B798" s="9" t="inlineStr">
+        <is>
+          <t>Anna Vos</t>
+        </is>
+      </c>
+      <c r="C798" s="9" t="inlineStr">
+        <is>
+          <t>Hooglanderveen</t>
+        </is>
+      </c>
+      <c r="D798" s="8" t="inlineStr">
+        <is>
+          <t>58:10</t>
+        </is>
+      </c>
+      <c r="E798" s="8" t="inlineStr">
+        <is>
+          <t>56:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="799">
+      <c r="A799" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B799" s="7" t="inlineStr">
+        <is>
+          <t>Iris van Engeland</t>
+        </is>
+      </c>
+      <c r="C799" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D799" s="6" t="inlineStr">
+        <is>
+          <t>58:17</t>
+        </is>
+      </c>
+      <c r="E799" s="6" t="inlineStr">
+        <is>
+          <t>57:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="800">
+      <c r="A800" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B800" s="9" t="inlineStr">
+        <is>
+          <t>Ilse van der Haar</t>
+        </is>
+      </c>
+      <c r="C800" s="9" t="inlineStr">
+        <is>
+          <t>Jacobus hoeve - 1</t>
+        </is>
+      </c>
+      <c r="D800" s="8" t="inlineStr">
+        <is>
+          <t>58:21</t>
+        </is>
+      </c>
+      <c r="E800" s="8" t="inlineStr">
+        <is>
+          <t>57:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="801">
+      <c r="A801" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B801" s="7" t="inlineStr">
+        <is>
+          <t>Brit Koele</t>
+        </is>
+      </c>
+      <c r="C801" s="7" t="inlineStr">
+        <is>
+          <t>Hooglanderveen</t>
+        </is>
+      </c>
+      <c r="D801" s="6" t="inlineStr">
+        <is>
+          <t>58:30</t>
+        </is>
+      </c>
+      <c r="E801" s="6" t="inlineStr">
+        <is>
+          <t>58:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="802">
+      <c r="A802" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B802" s="9" t="inlineStr">
+        <is>
+          <t>Marjon Willemse</t>
+        </is>
+      </c>
+      <c r="C802" s="9" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D802" s="8" t="inlineStr">
+        <is>
+          <t>58:33</t>
+        </is>
+      </c>
+      <c r="E802" s="8" t="inlineStr">
+        <is>
+          <t>57:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="803">
+      <c r="A803" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B803" s="7" t="inlineStr">
+        <is>
+          <t>Ilse Timmerman</t>
+        </is>
+      </c>
+      <c r="C803" s="7" t="inlineStr">
+        <is>
+          <t>Schuiteman Accountants - 2</t>
+        </is>
+      </c>
+      <c r="D803" s="6" t="inlineStr">
+        <is>
+          <t>58:53</t>
+        </is>
+      </c>
+      <c r="E803" s="6" t="inlineStr">
+        <is>
+          <t>57:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="804">
+      <c r="A804" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B804" s="9" t="inlineStr">
+        <is>
+          <t>Marleen van der Hoef</t>
+        </is>
+      </c>
+      <c r="C804" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D804" s="8" t="inlineStr">
+        <is>
+          <t>59:18</t>
+        </is>
+      </c>
+      <c r="E804" s="8" t="inlineStr">
+        <is>
+          <t>58:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="805">
+      <c r="A805" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B805" s="7" t="inlineStr">
+        <is>
+          <t>Linda van Puurveen</t>
+        </is>
+      </c>
+      <c r="C805" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D805" s="6" t="inlineStr">
+        <is>
+          <t>59:52</t>
+        </is>
+      </c>
+      <c r="E805" s="6" t="inlineStr">
+        <is>
+          <t>58:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="806">
+      <c r="A806" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B806" s="9" t="inlineStr">
+        <is>
+          <t>Else Mastenbroek</t>
+        </is>
+      </c>
+      <c r="C806" s="9" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D806" s="8" t="inlineStr">
+        <is>
+          <t>1:00:05</t>
+        </is>
+      </c>
+      <c r="E806" s="8" t="inlineStr">
+        <is>
+          <t>59:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="807">
+      <c r="A807" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B807" s="7" t="inlineStr">
+        <is>
+          <t>Merle Wetsteen</t>
+        </is>
+      </c>
+      <c r="C807" s="7" t="inlineStr">
+        <is>
+          <t>Den Burg</t>
+        </is>
+      </c>
+      <c r="D807" s="6" t="inlineStr">
+        <is>
+          <t>1:00:40</t>
+        </is>
+      </c>
+      <c r="E807" s="6" t="inlineStr">
+        <is>
+          <t>59:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="808">
+      <c r="A808" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B808" s="9" t="inlineStr">
+        <is>
+          <t>Joanne van Drie</t>
+        </is>
+      </c>
+      <c r="C808" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D808" s="8" t="inlineStr">
+        <is>
+          <t>1:00:44</t>
+        </is>
+      </c>
+      <c r="E808" s="8" t="inlineStr">
+        <is>
+          <t>1:00:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="809">
+      <c r="A809" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B809" s="7" t="inlineStr">
+        <is>
+          <t>Danique van Manen</t>
+        </is>
+      </c>
+      <c r="C809" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D809" s="6" t="inlineStr">
+        <is>
+          <t>1:00:48</t>
+        </is>
+      </c>
+      <c r="E809" s="6" t="inlineStr">
+        <is>
+          <t>1:00:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="810">
+      <c r="A810" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B810" s="9" t="inlineStr">
+        <is>
+          <t>Anne Davelaar</t>
+        </is>
+      </c>
+      <c r="C810" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D810" s="8" t="inlineStr">
+        <is>
+          <t>1:00:58</t>
+        </is>
+      </c>
+      <c r="E810" s="8" t="inlineStr">
+        <is>
+          <t>59:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="811">
+      <c r="A811" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B811" s="7" t="inlineStr">
+        <is>
+          <t>Ruby Maat</t>
+        </is>
+      </c>
+      <c r="C811" s="7" t="inlineStr">
+        <is>
+          <t>Soesterberg</t>
+        </is>
+      </c>
+      <c r="D811" s="6" t="inlineStr">
+        <is>
+          <t>1:01:28</t>
+        </is>
+      </c>
+      <c r="E811" s="6" t="inlineStr">
+        <is>
+          <t>1:00:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="812">
+      <c r="A812" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B812" s="9" t="inlineStr">
+        <is>
+          <t>Marieke Bos</t>
+        </is>
+      </c>
+      <c r="C812" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D812" s="8" t="inlineStr">
+        <is>
+          <t>1:01:40</t>
+        </is>
+      </c>
+      <c r="E812" s="8" t="inlineStr">
+        <is>
+          <t>1:00:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="813">
+      <c r="A813" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B813" s="7" t="inlineStr">
+        <is>
+          <t>Yara van Veluw</t>
+        </is>
+      </c>
+      <c r="C813" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D813" s="6" t="inlineStr">
+        <is>
+          <t>1:01:40</t>
+        </is>
+      </c>
+      <c r="E813" s="6" t="inlineStr">
+        <is>
+          <t>1:00:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="814">
+      <c r="A814" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B814" s="9" t="inlineStr">
+        <is>
+          <t>Jaimy Pieterson</t>
+        </is>
+      </c>
+      <c r="C814" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D814" s="8" t="inlineStr">
+        <is>
+          <t>1:02:20</t>
+        </is>
+      </c>
+      <c r="E814" s="8" t="inlineStr">
+        <is>
+          <t>1:01:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="815">
+      <c r="A815" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B815" s="7" t="inlineStr">
+        <is>
+          <t>Isa bouwman-van den Top</t>
+        </is>
+      </c>
+      <c r="C815" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D815" s="6" t="inlineStr">
+        <is>
+          <t>1:04:39</t>
+        </is>
+      </c>
+      <c r="E815" s="6" t="inlineStr">
+        <is>
+          <t>1:04:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="816">
+      <c r="A816" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B816" s="9" t="inlineStr">
+        <is>
+          <t>Danielle Gomes Justino</t>
+        </is>
+      </c>
+      <c r="C816" s="9" t="inlineStr">
+        <is>
+          <t>Presidente Prudente</t>
+        </is>
+      </c>
+      <c r="D816" s="8" t="inlineStr">
+        <is>
+          <t>1:06:08</t>
+        </is>
+      </c>
+      <c r="E816" s="8" t="inlineStr">
+        <is>
+          <t>1:05:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="817">
+      <c r="A817" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B817" s="7" t="inlineStr">
+        <is>
+          <t>Imke Vredenburg</t>
+        </is>
+      </c>
+      <c r="C817" s="7" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 1</t>
+        </is>
+      </c>
+      <c r="D817" s="6" t="inlineStr">
+        <is>
+          <t>1:08:09</t>
+        </is>
+      </c>
+      <c r="E817" s="6" t="inlineStr">
+        <is>
+          <t>1:07:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="818">
+      <c r="A818" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B818" s="9" t="inlineStr">
+        <is>
+          <t>Noëlla Jansen</t>
+        </is>
+      </c>
+      <c r="C818" s="9" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D818" s="8" t="inlineStr">
+        <is>
+          <t>1:12:20</t>
+        </is>
+      </c>
+      <c r="E818" s="8" t="inlineStr">
+        <is>
+          <t>1:11:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="819">
+      <c r="A819" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B819" s="7" t="inlineStr">
+        <is>
+          <t>Jildou Brandsma</t>
+        </is>
+      </c>
+      <c r="C819" s="7" t="inlineStr">
+        <is>
+          <t>Enschede</t>
+        </is>
+      </c>
+      <c r="D819" s="6" t="inlineStr">
+        <is>
+          <t>1:13:09</t>
+        </is>
+      </c>
+      <c r="E819" s="6" t="inlineStr">
+        <is>
+          <t>1:12:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="820">
+      <c r="A820" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B820" s="9" t="inlineStr">
+        <is>
+          <t>Dauphine Donker</t>
+        </is>
+      </c>
+      <c r="C820" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D820" s="8" t="inlineStr">
+        <is>
+          <t>1:16:00</t>
+        </is>
+      </c>
+      <c r="E820" s="8" t="inlineStr">
+        <is>
+          <t>1:15:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
+      <c r="A821" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="822">
+      <c r="A822" s="4" t="inlineStr">
+        <is>
+          <t>M35, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B822" s="4"/>
+      <c r="C822" s="4"/>
+      <c r="D822" s="4"/>
+      <c r="E822" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="823">
+      <c r="A823" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B823" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C823" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D823" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E823" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="824">
+      <c r="A824" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B824" s="7" t="inlineStr">
+        <is>
+          <t>Ivo Meex</t>
+        </is>
+      </c>
+      <c r="C824" s="7" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D824" s="6" t="inlineStr">
+        <is>
+          <t>34:20</t>
+        </is>
+      </c>
+      <c r="E824" s="6" t="inlineStr">
+        <is>
+          <t>34:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="825">
+      <c r="A825" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B825" s="9" t="inlineStr">
+        <is>
+          <t>Niels Kerkhof</t>
+        </is>
+      </c>
+      <c r="C825" s="9" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D825" s="8" t="inlineStr">
+        <is>
+          <t>34:22</t>
+        </is>
+      </c>
+      <c r="E825" s="8" t="inlineStr">
+        <is>
+          <t>34:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="826">
+      <c r="A826" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B826" s="7" t="inlineStr">
+        <is>
+          <t>Janusz Zieniewicz</t>
+        </is>
+      </c>
+      <c r="C826" s="7" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 2</t>
+        </is>
+      </c>
+      <c r="D826" s="6" t="inlineStr">
+        <is>
+          <t>34:27</t>
+        </is>
+      </c>
+      <c r="E826" s="6" t="inlineStr">
+        <is>
+          <t>34:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="827">
+      <c r="A827" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B827" s="9" t="inlineStr">
+        <is>
+          <t>Silla Dario Gambardella</t>
+        </is>
+      </c>
+      <c r="C827" s="9" t="inlineStr">
+        <is>
+          <t>Houten</t>
+        </is>
+      </c>
+      <c r="D827" s="8" t="inlineStr">
+        <is>
+          <t>34:36</t>
+        </is>
+      </c>
+      <c r="E827" s="8" t="inlineStr">
+        <is>
+          <t>34:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="828">
+      <c r="A828" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B828" s="7" t="inlineStr">
+        <is>
+          <t>Jos in 't Panhuis</t>
+        </is>
+      </c>
+      <c r="C828" s="7" t="inlineStr">
+        <is>
+          <t>Blue Label - 2</t>
+        </is>
+      </c>
+      <c r="D828" s="6" t="inlineStr">
+        <is>
+          <t>34:43</t>
+        </is>
+      </c>
+      <c r="E828" s="6" t="inlineStr">
+        <is>
+          <t>34:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="829">
+      <c r="A829" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B829" s="9" t="inlineStr">
+        <is>
+          <t>Mark Leonard</t>
+        </is>
+      </c>
+      <c r="C829" s="9" t="inlineStr">
+        <is>
+          <t>Misuli - 2</t>
+        </is>
+      </c>
+      <c r="D829" s="8" t="inlineStr">
+        <is>
+          <t>34:53</t>
+        </is>
+      </c>
+      <c r="E829" s="8" t="inlineStr">
+        <is>
+          <t>34:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="830">
+      <c r="A830" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B830" s="7" t="inlineStr">
+        <is>
+          <t>Edwin Bos</t>
+        </is>
+      </c>
+      <c r="C830" s="7" t="inlineStr">
+        <is>
+          <t>Misuli - 2</t>
+        </is>
+      </c>
+      <c r="D830" s="6" t="inlineStr">
+        <is>
+          <t>35:37</t>
+        </is>
+      </c>
+      <c r="E830" s="6" t="inlineStr">
+        <is>
+          <t>35:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="831">
+      <c r="A831" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B831" s="9" t="inlineStr">
+        <is>
+          <t>Maarten Nieuwenhuis</t>
+        </is>
+      </c>
+      <c r="C831" s="9" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D831" s="8" t="inlineStr">
+        <is>
+          <t>35:38</t>
+        </is>
+      </c>
+      <c r="E831" s="8" t="inlineStr">
+        <is>
+          <t>35:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="832">
+      <c r="A832" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B832" s="7" t="inlineStr">
+        <is>
+          <t>Wijnand van der Bok</t>
+        </is>
+      </c>
+      <c r="C832" s="7" t="inlineStr">
+        <is>
+          <t>Blue Label - 2</t>
+        </is>
+      </c>
+      <c r="D832" s="6" t="inlineStr">
+        <is>
+          <t>35:42</t>
+        </is>
+      </c>
+      <c r="E832" s="6" t="inlineStr">
+        <is>
+          <t>35:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="833">
+      <c r="A833" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B833" s="9" t="inlineStr">
+        <is>
+          <t>Olaf Kerkhof</t>
+        </is>
+      </c>
+      <c r="C833" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D833" s="8" t="inlineStr">
+        <is>
+          <t>35:44</t>
+        </is>
+      </c>
+      <c r="E833" s="8" t="inlineStr">
+        <is>
+          <t>35:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="834">
+      <c r="A834" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B834" s="7" t="inlineStr">
+        <is>
+          <t>Henk Bos</t>
+        </is>
+      </c>
+      <c r="C834" s="7" t="inlineStr">
+        <is>
+          <t>Blue Label - 2</t>
+        </is>
+      </c>
+      <c r="D834" s="6" t="inlineStr">
+        <is>
+          <t>35:54</t>
+        </is>
+      </c>
+      <c r="E834" s="6" t="inlineStr">
+        <is>
+          <t>35:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="835">
+      <c r="A835" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B835" s="9" t="inlineStr">
+        <is>
+          <t>Hugo Hilgersom</t>
+        </is>
+      </c>
+      <c r="C835" s="9" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 2</t>
+        </is>
+      </c>
+      <c r="D835" s="8" t="inlineStr">
+        <is>
+          <t>35:55</t>
+        </is>
+      </c>
+      <c r="E835" s="8" t="inlineStr">
+        <is>
+          <t>35:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="836">
+      <c r="A836" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B836" s="7" t="inlineStr">
+        <is>
+          <t>Frank Beemer</t>
+        </is>
+      </c>
+      <c r="C836" s="7" t="inlineStr">
+        <is>
+          <t>Bussum</t>
+        </is>
+      </c>
+      <c r="D836" s="6" t="inlineStr">
+        <is>
+          <t>36:14</t>
+        </is>
+      </c>
+      <c r="E836" s="6" t="inlineStr">
+        <is>
+          <t>36:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="837">
+      <c r="A837" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B837" s="9" t="inlineStr">
+        <is>
+          <t>Bastiaan Bruning</t>
+        </is>
+      </c>
+      <c r="C837" s="9" t="inlineStr">
+        <is>
+          <t>Aalsmeer</t>
+        </is>
+      </c>
+      <c r="D837" s="8" t="inlineStr">
+        <is>
+          <t>36:22</t>
+        </is>
+      </c>
+      <c r="E837" s="8" t="inlineStr">
+        <is>
+          <t>35:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="838">
+      <c r="A838" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B838" s="7" t="inlineStr">
+        <is>
+          <t>Hilbert Davelaar</t>
+        </is>
+      </c>
+      <c r="C838" s="7" t="inlineStr">
+        <is>
+          <t>Misuli - 2</t>
+        </is>
+      </c>
+      <c r="D838" s="6" t="inlineStr">
+        <is>
+          <t>36:32</t>
+        </is>
+      </c>
+      <c r="E838" s="6" t="inlineStr">
+        <is>
+          <t>36:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="839">
+      <c r="A839" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B839" s="9" t="inlineStr">
+        <is>
+          <t>Rudy Kaptein</t>
+        </is>
+      </c>
+      <c r="C839" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D839" s="8" t="inlineStr">
+        <is>
+          <t>37:09</t>
+        </is>
+      </c>
+      <c r="E839" s="8" t="inlineStr">
+        <is>
+          <t>37:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="840">
+      <c r="A840" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B840" s="7" t="inlineStr">
+        <is>
+          <t>Bart Luijk</t>
+        </is>
+      </c>
+      <c r="C840" s="7" t="inlineStr">
+        <is>
+          <t>De Bilt</t>
+        </is>
+      </c>
+      <c r="D840" s="6" t="inlineStr">
+        <is>
+          <t>37:16</t>
+        </is>
+      </c>
+      <c r="E840" s="6" t="inlineStr">
+        <is>
+          <t>37:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="841">
+      <c r="A841" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B841" s="9" t="inlineStr">
+        <is>
+          <t>Rik Wolfswinkel</t>
+        </is>
+      </c>
+      <c r="C841" s="9" t="inlineStr">
+        <is>
+          <t>Blue Label - 2</t>
+        </is>
+      </c>
+      <c r="D841" s="8" t="inlineStr">
+        <is>
+          <t>37:18</t>
+        </is>
+      </c>
+      <c r="E841" s="8" t="inlineStr">
+        <is>
+          <t>37:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="842">
+      <c r="A842" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B842" s="7" t="inlineStr">
+        <is>
+          <t>Hans Giesing</t>
+        </is>
+      </c>
+      <c r="C842" s="7" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D842" s="6" t="inlineStr">
+        <is>
+          <t>37:23</t>
+        </is>
+      </c>
+      <c r="E842" s="6" t="inlineStr">
+        <is>
+          <t>37:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="843">
+      <c r="A843" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B843" s="9" t="inlineStr">
+        <is>
+          <t>Jan Klein Poelhuis</t>
+        </is>
+      </c>
+      <c r="C843" s="9" t="inlineStr">
+        <is>
+          <t>Nuland</t>
+        </is>
+      </c>
+      <c r="D843" s="8" t="inlineStr">
+        <is>
+          <t>37:24</t>
+        </is>
+      </c>
+      <c r="E843" s="8" t="inlineStr">
+        <is>
+          <t>37:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="844">
+      <c r="A844" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B844" s="7" t="inlineStr">
+        <is>
+          <t>Peter Guiljam</t>
+        </is>
+      </c>
+      <c r="C844" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerkerveen</t>
+        </is>
+      </c>
+      <c r="D844" s="6" t="inlineStr">
+        <is>
+          <t>37:26</t>
+        </is>
+      </c>
+      <c r="E844" s="6" t="inlineStr">
+        <is>
+          <t>37:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="845">
+      <c r="A845" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B845" s="9" t="inlineStr">
+        <is>
+          <t>Rienk Davelaar</t>
+        </is>
+      </c>
+      <c r="C845" s="9" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 2</t>
+        </is>
+      </c>
+      <c r="D845" s="8" t="inlineStr">
+        <is>
+          <t>37:46</t>
+        </is>
+      </c>
+      <c r="E845" s="8" t="inlineStr">
+        <is>
+          <t>37:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="846">
+      <c r="A846" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B846" s="7" t="inlineStr">
+        <is>
+          <t>Gerben Van Es</t>
+        </is>
+      </c>
+      <c r="C846" s="7" t="inlineStr">
+        <is>
+          <t>Scherpenzeel</t>
+        </is>
+      </c>
+      <c r="D846" s="6" t="inlineStr">
+        <is>
+          <t>37:58</t>
+        </is>
+      </c>
+      <c r="E846" s="6" t="inlineStr">
+        <is>
+          <t>37:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="847">
+      <c r="A847" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B847" s="9" t="inlineStr">
+        <is>
+          <t>Sebastiaan van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C847" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D847" s="8" t="inlineStr">
+        <is>
+          <t>38:27</t>
+        </is>
+      </c>
+      <c r="E847" s="8" t="inlineStr">
+        <is>
+          <t>38:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="848">
+      <c r="A848" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B848" s="7" t="inlineStr">
+        <is>
+          <t>Wilco Heiwegen</t>
+        </is>
+      </c>
+      <c r="C848" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D848" s="6" t="inlineStr">
+        <is>
+          <t>38:42</t>
+        </is>
+      </c>
+      <c r="E848" s="6" t="inlineStr">
+        <is>
+          <t>38:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="849">
+      <c r="A849" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B849" s="9" t="inlineStr">
+        <is>
+          <t>Jan Bertijn</t>
+        </is>
+      </c>
+      <c r="C849" s="9" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D849" s="8" t="inlineStr">
+        <is>
+          <t>39:00</t>
+        </is>
+      </c>
+      <c r="E849" s="8" t="inlineStr">
+        <is>
+          <t>38:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="850">
+      <c r="A850" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B850" s="7" t="inlineStr">
+        <is>
+          <t>Randall de Boer</t>
+        </is>
+      </c>
+      <c r="C850" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D850" s="6" t="inlineStr">
+        <is>
+          <t>39:09</t>
+        </is>
+      </c>
+      <c r="E850" s="6" t="inlineStr">
+        <is>
+          <t>38:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="851">
+      <c r="A851" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B851" s="9" t="inlineStr">
+        <is>
+          <t>Arco Herrebout</t>
+        </is>
+      </c>
+      <c r="C851" s="9" t="inlineStr">
+        <is>
+          <t>Scherpenzeel</t>
+        </is>
+      </c>
+      <c r="D851" s="8" t="inlineStr">
+        <is>
+          <t>39:12</t>
+        </is>
+      </c>
+      <c r="E851" s="8" t="inlineStr">
+        <is>
+          <t>39:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="852">
+      <c r="A852" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B852" s="7" t="inlineStr">
+        <is>
+          <t>Sylvester van de Bunt</t>
+        </is>
+      </c>
+      <c r="C852" s="7" t="inlineStr">
+        <is>
+          <t>JB Techniek - 2</t>
+        </is>
+      </c>
+      <c r="D852" s="6" t="inlineStr">
+        <is>
+          <t>39:28</t>
+        </is>
+      </c>
+      <c r="E852" s="6" t="inlineStr">
+        <is>
+          <t>39:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="853">
+      <c r="A853" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B853" s="9" t="inlineStr">
+        <is>
+          <t>René Pasman</t>
+        </is>
+      </c>
+      <c r="C853" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D853" s="8" t="inlineStr">
+        <is>
+          <t>39:31</t>
+        </is>
+      </c>
+      <c r="E853" s="8" t="inlineStr">
+        <is>
+          <t>39:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="854">
+      <c r="A854" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B854" s="7" t="inlineStr">
+        <is>
+          <t>Wytze Vos</t>
+        </is>
+      </c>
+      <c r="C854" s="7" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 3</t>
+        </is>
+      </c>
+      <c r="D854" s="6" t="inlineStr">
+        <is>
+          <t>39:32</t>
+        </is>
+      </c>
+      <c r="E854" s="6" t="inlineStr">
+        <is>
+          <t>39:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="855">
+      <c r="A855" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B855" s="9" t="inlineStr">
+        <is>
+          <t>Maarten Nijboer</t>
+        </is>
+      </c>
+      <c r="C855" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 2</t>
+        </is>
+      </c>
+      <c r="D855" s="8" t="inlineStr">
+        <is>
+          <t>39:53</t>
+        </is>
+      </c>
+      <c r="E855" s="8" t="inlineStr">
+        <is>
+          <t>39:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="856">
+      <c r="A856" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B856" s="7" t="inlineStr">
+        <is>
+          <t>Dirk van den Dool</t>
+        </is>
+      </c>
+      <c r="C856" s="7" t="inlineStr">
+        <is>
+          <t>Nunspeet</t>
+        </is>
+      </c>
+      <c r="D856" s="6" t="inlineStr">
+        <is>
+          <t>40:12</t>
+        </is>
+      </c>
+      <c r="E856" s="6" t="inlineStr">
+        <is>
+          <t>40:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="857">
+      <c r="A857" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B857" s="9" t="inlineStr">
+        <is>
+          <t>Erik Sikkema</t>
+        </is>
+      </c>
+      <c r="C857" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D857" s="8" t="inlineStr">
+        <is>
+          <t>40:14</t>
+        </is>
+      </c>
+      <c r="E857" s="8" t="inlineStr">
+        <is>
+          <t>40:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="858">
+      <c r="A858" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B858" s="7" t="inlineStr">
+        <is>
+          <t>Jeroen Pasman</t>
+        </is>
+      </c>
+      <c r="C858" s="7" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D858" s="6" t="inlineStr">
+        <is>
+          <t>40:32</t>
+        </is>
+      </c>
+      <c r="E858" s="6" t="inlineStr">
+        <is>
+          <t>40:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="859">
+      <c r="A859" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B859" s="9" t="inlineStr">
+        <is>
+          <t>Richard van der Meer</t>
+        </is>
+      </c>
+      <c r="C859" s="9" t="inlineStr">
+        <is>
+          <t>Stroe</t>
+        </is>
+      </c>
+      <c r="D859" s="8" t="inlineStr">
+        <is>
+          <t>40:38</t>
+        </is>
+      </c>
+      <c r="E859" s="8" t="inlineStr">
+        <is>
+          <t>40:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="860">
+      <c r="A860" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B860" s="7" t="inlineStr">
+        <is>
+          <t>Jeroen Kuiper</t>
+        </is>
+      </c>
+      <c r="C860" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D860" s="6" t="inlineStr">
+        <is>
+          <t>40:40</t>
+        </is>
+      </c>
+      <c r="E860" s="6" t="inlineStr">
+        <is>
+          <t>40:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="861">
+      <c r="A861" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B861" s="9" t="inlineStr">
+        <is>
+          <t>Vincent Vonk</t>
+        </is>
+      </c>
+      <c r="C861" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D861" s="8" t="inlineStr">
+        <is>
+          <t>40:51</t>
+        </is>
+      </c>
+      <c r="E861" s="8" t="inlineStr">
+        <is>
+          <t>40:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="862">
+      <c r="A862" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B862" s="7" t="inlineStr">
+        <is>
+          <t>Vincent Ribot</t>
+        </is>
+      </c>
+      <c r="C862" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D862" s="6" t="inlineStr">
+        <is>
+          <t>41:16</t>
+        </is>
+      </c>
+      <c r="E862" s="6" t="inlineStr">
+        <is>
+          <t>40:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="863">
+      <c r="A863" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B863" s="9" t="inlineStr">
+        <is>
+          <t>Albert Viersma</t>
+        </is>
+      </c>
+      <c r="C863" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D863" s="8" t="inlineStr">
+        <is>
+          <t>41:31</t>
+        </is>
+      </c>
+      <c r="E863" s="8" t="inlineStr">
+        <is>
+          <t>40:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="864">
+      <c r="A864" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B864" s="7" t="inlineStr">
+        <is>
+          <t>Anton Snellen</t>
+        </is>
+      </c>
+      <c r="C864" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D864" s="6" t="inlineStr">
+        <is>
+          <t>41:39</t>
+        </is>
+      </c>
+      <c r="E864" s="6" t="inlineStr">
+        <is>
+          <t>41:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="865">
+      <c r="A865" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B865" s="9" t="inlineStr">
+        <is>
+          <t>Mark Doornhof</t>
+        </is>
+      </c>
+      <c r="C865" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D865" s="8" t="inlineStr">
+        <is>
+          <t>41:55</t>
+        </is>
+      </c>
+      <c r="E865" s="8" t="inlineStr">
+        <is>
+          <t>41:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="866">
+      <c r="A866" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B866" s="7" t="inlineStr">
+        <is>
+          <t>Acco van de Kuilen</t>
+        </is>
+      </c>
+      <c r="C866" s="7" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D866" s="6" t="inlineStr">
+        <is>
+          <t>42:00</t>
+        </is>
+      </c>
+      <c r="E866" s="6" t="inlineStr">
+        <is>
+          <t>41:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="867">
+      <c r="A867" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B867" s="9" t="inlineStr">
+        <is>
+          <t>Remco Diks</t>
+        </is>
+      </c>
+      <c r="C867" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D867" s="8" t="inlineStr">
+        <is>
+          <t>42:19</t>
+        </is>
+      </c>
+      <c r="E867" s="8" t="inlineStr">
+        <is>
+          <t>41:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="868">
+      <c r="A868" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B868" s="7" t="inlineStr">
+        <is>
+          <t>Wilco Nieuwenhuizen</t>
+        </is>
+      </c>
+      <c r="C868" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D868" s="6" t="inlineStr">
+        <is>
+          <t>42:28</t>
+        </is>
+      </c>
+      <c r="E868" s="6" t="inlineStr">
+        <is>
+          <t>42:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="869">
+      <c r="A869" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B869" s="9" t="inlineStr">
+        <is>
+          <t>Mark van 't Spijker</t>
+        </is>
+      </c>
+      <c r="C869" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D869" s="8" t="inlineStr">
+        <is>
+          <t>42:32</t>
+        </is>
+      </c>
+      <c r="E869" s="8" t="inlineStr">
+        <is>
+          <t>42:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="870">
+      <c r="A870" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B870" s="7" t="inlineStr">
+        <is>
+          <t>Matthijs van Scheijen</t>
+        </is>
+      </c>
+      <c r="C870" s="7" t="inlineStr">
+        <is>
+          <t>Rhenen</t>
+        </is>
+      </c>
+      <c r="D870" s="6" t="inlineStr">
+        <is>
+          <t>42:33</t>
+        </is>
+      </c>
+      <c r="E870" s="6" t="inlineStr">
+        <is>
+          <t>42:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="871">
+      <c r="A871" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B871" s="9" t="inlineStr">
+        <is>
+          <t>Andries Jelier</t>
+        </is>
+      </c>
+      <c r="C871" s="9" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D871" s="8" t="inlineStr">
+        <is>
+          <t>42:42</t>
+        </is>
+      </c>
+      <c r="E871" s="8" t="inlineStr">
+        <is>
+          <t>42:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="872">
+      <c r="A872" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B872" s="7" t="inlineStr">
+        <is>
+          <t>Trebor Duits</t>
+        </is>
+      </c>
+      <c r="C872" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D872" s="6" t="inlineStr">
+        <is>
+          <t>42:59</t>
+        </is>
+      </c>
+      <c r="E872" s="6" t="inlineStr">
+        <is>
+          <t>42:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="873">
+      <c r="A873" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B873" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Vos</t>
+        </is>
+      </c>
+      <c r="C873" s="9" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 3</t>
+        </is>
+      </c>
+      <c r="D873" s="8" t="inlineStr">
+        <is>
+          <t>43:06</t>
+        </is>
+      </c>
+      <c r="E873" s="8" t="inlineStr">
+        <is>
+          <t>42:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="874">
+      <c r="A874" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B874" s="7" t="inlineStr">
+        <is>
+          <t>Rover Marchal</t>
+        </is>
+      </c>
+      <c r="C874" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D874" s="6" t="inlineStr">
+        <is>
+          <t>43:31</t>
+        </is>
+      </c>
+      <c r="E874" s="6" t="inlineStr">
+        <is>
+          <t>43:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="875">
+      <c r="A875" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B875" s="9" t="inlineStr">
+        <is>
+          <t>Frank Heldoorn</t>
+        </is>
+      </c>
+      <c r="C875" s="9" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D875" s="8" t="inlineStr">
+        <is>
+          <t>43:34</t>
+        </is>
+      </c>
+      <c r="E875" s="8" t="inlineStr">
+        <is>
+          <t>43:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="876">
+      <c r="A876" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B876" s="7" t="inlineStr">
+        <is>
+          <t>Ronald Overeem</t>
+        </is>
+      </c>
+      <c r="C876" s="7" t="inlineStr">
+        <is>
+          <t>JB Techniek - 3</t>
+        </is>
+      </c>
+      <c r="D876" s="6" t="inlineStr">
+        <is>
+          <t>43:37</t>
+        </is>
+      </c>
+      <c r="E876" s="6" t="inlineStr">
+        <is>
+          <t>43:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="877">
+      <c r="A877" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B877" s="9" t="inlineStr">
+        <is>
+          <t>Sander de Kooter</t>
+        </is>
+      </c>
+      <c r="C877" s="9" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D877" s="8" t="inlineStr">
+        <is>
+          <t>43:51</t>
+        </is>
+      </c>
+      <c r="E877" s="8" t="inlineStr">
+        <is>
+          <t>43:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="878">
+      <c r="A878" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B878" s="7" t="inlineStr">
+        <is>
+          <t>Erik Schopman</t>
+        </is>
+      </c>
+      <c r="C878" s="7" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D878" s="6" t="inlineStr">
+        <is>
+          <t>43:58</t>
+        </is>
+      </c>
+      <c r="E878" s="6" t="inlineStr">
+        <is>
+          <t>43:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="879">
+      <c r="A879" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B879" s="9" t="inlineStr">
+        <is>
+          <t>Bart Schopman</t>
+        </is>
+      </c>
+      <c r="C879" s="9" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D879" s="8" t="inlineStr">
+        <is>
+          <t>43:58</t>
+        </is>
+      </c>
+      <c r="E879" s="8" t="inlineStr">
+        <is>
+          <t>43:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="880">
+      <c r="A880" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B880" s="7" t="inlineStr">
+        <is>
+          <t>Kevin Schiedon</t>
+        </is>
+      </c>
+      <c r="C880" s="7" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D880" s="6" t="inlineStr">
+        <is>
+          <t>44:08</t>
+        </is>
+      </c>
+      <c r="E880" s="6" t="inlineStr">
+        <is>
+          <t>43:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="881">
+      <c r="A881" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B881" s="9" t="inlineStr">
+        <is>
+          <t>Mark Holl</t>
+        </is>
+      </c>
+      <c r="C881" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D881" s="8" t="inlineStr">
+        <is>
+          <t>44:17</t>
+        </is>
+      </c>
+      <c r="E881" s="8" t="inlineStr">
+        <is>
+          <t>43:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="882">
+      <c r="A882" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B882" s="7" t="inlineStr">
+        <is>
+          <t>Dennis van Nijhuis</t>
+        </is>
+      </c>
+      <c r="C882" s="7" t="inlineStr">
+        <is>
+          <t>Nunspeet</t>
+        </is>
+      </c>
+      <c r="D882" s="6" t="inlineStr">
+        <is>
+          <t>44:26</t>
+        </is>
+      </c>
+      <c r="E882" s="6" t="inlineStr">
+        <is>
+          <t>43:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="883">
+      <c r="A883" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B883" s="9" t="inlineStr">
+        <is>
+          <t>Jorrit Kok</t>
+        </is>
+      </c>
+      <c r="C883" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D883" s="8" t="inlineStr">
+        <is>
+          <t>44:29</t>
+        </is>
+      </c>
+      <c r="E883" s="8" t="inlineStr">
+        <is>
+          <t>43:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="884">
+      <c r="A884" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B884" s="7" t="inlineStr">
+        <is>
+          <t>Hendrik Bronder</t>
+        </is>
+      </c>
+      <c r="C884" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D884" s="6" t="inlineStr">
+        <is>
+          <t>44:40</t>
+        </is>
+      </c>
+      <c r="E884" s="6" t="inlineStr">
+        <is>
+          <t>44:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="885">
+      <c r="A885" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B885" s="9" t="inlineStr">
+        <is>
+          <t>Christiaan ten Hove</t>
+        </is>
+      </c>
+      <c r="C885" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D885" s="8" t="inlineStr">
+        <is>
+          <t>44:42</t>
+        </is>
+      </c>
+      <c r="E885" s="8" t="inlineStr">
+        <is>
+          <t>44:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="886">
+      <c r="A886" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B886" s="7" t="inlineStr">
+        <is>
+          <t>Egbert Roordink</t>
+        </is>
+      </c>
+      <c r="C886" s="7" t="inlineStr">
+        <is>
+          <t>Clickwave - 2</t>
+        </is>
+      </c>
+      <c r="D886" s="6" t="inlineStr">
+        <is>
+          <t>44:46</t>
+        </is>
+      </c>
+      <c r="E886" s="6" t="inlineStr">
+        <is>
+          <t>44:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="887">
+      <c r="A887" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B887" s="9" t="inlineStr">
+        <is>
+          <t>André van 't Hof</t>
+        </is>
+      </c>
+      <c r="C887" s="9" t="inlineStr">
+        <is>
+          <t>Blue Label - 2</t>
+        </is>
+      </c>
+      <c r="D887" s="8" t="inlineStr">
+        <is>
+          <t>45:03</t>
+        </is>
+      </c>
+      <c r="E887" s="8" t="inlineStr">
+        <is>
+          <t>44:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="888">
+      <c r="A888" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B888" s="7" t="inlineStr">
+        <is>
+          <t>Stefan van de Beek</t>
+        </is>
+      </c>
+      <c r="C888" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D888" s="6" t="inlineStr">
+        <is>
+          <t>45:09</t>
+        </is>
+      </c>
+      <c r="E888" s="6" t="inlineStr">
+        <is>
+          <t>44:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="889">
+      <c r="A889" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B889" s="9" t="inlineStr">
+        <is>
+          <t>Jan Willem van Nijhuis</t>
+        </is>
+      </c>
+      <c r="C889" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D889" s="8" t="inlineStr">
+        <is>
+          <t>45:12</t>
+        </is>
+      </c>
+      <c r="E889" s="8" t="inlineStr">
+        <is>
+          <t>44:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="890">
+      <c r="A890" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B890" s="7" t="inlineStr">
+        <is>
+          <t>Jeroen Hilwig</t>
+        </is>
+      </c>
+      <c r="C890" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D890" s="6" t="inlineStr">
+        <is>
+          <t>45:26</t>
+        </is>
+      </c>
+      <c r="E890" s="6" t="inlineStr">
+        <is>
+          <t>44:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="891">
+      <c r="A891" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B891" s="9" t="inlineStr">
+        <is>
+          <t>John van de Pol</t>
+        </is>
+      </c>
+      <c r="C891" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 2</t>
+        </is>
+      </c>
+      <c r="D891" s="8" t="inlineStr">
+        <is>
+          <t>45:29</t>
+        </is>
+      </c>
+      <c r="E891" s="8" t="inlineStr">
+        <is>
+          <t>45:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="892">
+      <c r="A892" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B892" s="7" t="inlineStr">
+        <is>
+          <t>Marco Tijsseling</t>
+        </is>
+      </c>
+      <c r="C892" s="7" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D892" s="6" t="inlineStr">
+        <is>
+          <t>45:29</t>
+        </is>
+      </c>
+      <c r="E892" s="6" t="inlineStr">
+        <is>
+          <t>44:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="893">
+      <c r="A893" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B893" s="9" t="inlineStr">
+        <is>
+          <t>Norbert Groot</t>
+        </is>
+      </c>
+      <c r="C893" s="9" t="inlineStr">
+        <is>
+          <t>Wageningen</t>
+        </is>
+      </c>
+      <c r="D893" s="8" t="inlineStr">
+        <is>
+          <t>45:30</t>
+        </is>
+      </c>
+      <c r="E893" s="8" t="inlineStr">
+        <is>
+          <t>45:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="894">
+      <c r="A894" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B894" s="7" t="inlineStr">
+        <is>
+          <t>Marcel den Ouden</t>
+        </is>
+      </c>
+      <c r="C894" s="7" t="inlineStr">
+        <is>
+          <t>Rotterdam</t>
+        </is>
+      </c>
+      <c r="D894" s="6" t="inlineStr">
+        <is>
+          <t>45:37</t>
+        </is>
+      </c>
+      <c r="E894" s="6" t="inlineStr">
+        <is>
+          <t>45:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="895">
+      <c r="A895" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B895" s="9" t="inlineStr">
+        <is>
+          <t>Robin van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C895" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D895" s="8" t="inlineStr">
+        <is>
+          <t>45:53</t>
+        </is>
+      </c>
+      <c r="E895" s="8" t="inlineStr">
+        <is>
+          <t>45:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="896">
+      <c r="A896" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B896" s="7" t="inlineStr">
+        <is>
+          <t>Rene van Vliet</t>
+        </is>
+      </c>
+      <c r="C896" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D896" s="6" t="inlineStr">
+        <is>
+          <t>45:54</t>
+        </is>
+      </c>
+      <c r="E896" s="6" t="inlineStr">
+        <is>
+          <t>45:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="897">
+      <c r="A897" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B897" s="9" t="inlineStr">
+        <is>
+          <t>Emiel Zwaagman</t>
+        </is>
+      </c>
+      <c r="C897" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D897" s="8" t="inlineStr">
+        <is>
+          <t>45:57</t>
+        </is>
+      </c>
+      <c r="E897" s="8" t="inlineStr">
+        <is>
+          <t>45:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="898">
+      <c r="A898" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B898" s="7" t="inlineStr">
+        <is>
+          <t>Jaap Vermeulen</t>
+        </is>
+      </c>
+      <c r="C898" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D898" s="6" t="inlineStr">
+        <is>
+          <t>46:02</t>
+        </is>
+      </c>
+      <c r="E898" s="6" t="inlineStr">
+        <is>
+          <t>45:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="899">
+      <c r="A899" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B899" s="9" t="inlineStr">
+        <is>
+          <t>Joost Mol</t>
+        </is>
+      </c>
+      <c r="C899" s="9" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D899" s="8" t="inlineStr">
+        <is>
+          <t>46:03</t>
+        </is>
+      </c>
+      <c r="E899" s="8" t="inlineStr">
+        <is>
+          <t>45:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="900">
+      <c r="A900" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B900" s="7" t="inlineStr">
+        <is>
+          <t>Tonnie de Vries</t>
+        </is>
+      </c>
+      <c r="C900" s="7" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D900" s="6" t="inlineStr">
+        <is>
+          <t>46:10</t>
+        </is>
+      </c>
+      <c r="E900" s="6" t="inlineStr">
+        <is>
+          <t>44:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="901">
+      <c r="A901" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B901" s="9" t="inlineStr">
+        <is>
+          <t>Henk van den Top</t>
+        </is>
+      </c>
+      <c r="C901" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D901" s="8" t="inlineStr">
+        <is>
+          <t>46:16</t>
+        </is>
+      </c>
+      <c r="E901" s="8" t="inlineStr">
+        <is>
+          <t>45:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="902">
+      <c r="A902" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B902" s="7" t="inlineStr">
+        <is>
+          <t>Gerben van Eekelen</t>
+        </is>
+      </c>
+      <c r="C902" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D902" s="6" t="inlineStr">
+        <is>
+          <t>46:23</t>
+        </is>
+      </c>
+      <c r="E902" s="6" t="inlineStr">
+        <is>
+          <t>46:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="903">
+      <c r="A903" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B903" s="9" t="inlineStr">
+        <is>
+          <t>Jaap van den Top</t>
+        </is>
+      </c>
+      <c r="C903" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 3</t>
+        </is>
+      </c>
+      <c r="D903" s="8" t="inlineStr">
+        <is>
+          <t>46:31</t>
+        </is>
+      </c>
+      <c r="E903" s="8" t="inlineStr">
+        <is>
+          <t>46:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="904">
+      <c r="A904" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B904" s="7" t="inlineStr">
+        <is>
+          <t>Chris Wynia</t>
+        </is>
+      </c>
+      <c r="C904" s="7" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D904" s="6" t="inlineStr">
+        <is>
+          <t>46:37</t>
+        </is>
+      </c>
+      <c r="E904" s="6" t="inlineStr">
+        <is>
+          <t>46:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="905">
+      <c r="A905" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B905" s="9" t="inlineStr">
+        <is>
+          <t>Herman Broekhuizen</t>
+        </is>
+      </c>
+      <c r="C905" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D905" s="8" t="inlineStr">
+        <is>
+          <t>46:38</t>
+        </is>
+      </c>
+      <c r="E905" s="8" t="inlineStr">
+        <is>
+          <t>45:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="906">
+      <c r="A906" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B906" s="7" t="inlineStr">
+        <is>
+          <t>Cees Kramer</t>
+        </is>
+      </c>
+      <c r="C906" s="7" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D906" s="6" t="inlineStr">
+        <is>
+          <t>46:50</t>
+        </is>
+      </c>
+      <c r="E906" s="6" t="inlineStr">
+        <is>
+          <t>45:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="907">
+      <c r="A907" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B907" s="9" t="inlineStr">
+        <is>
+          <t>Lukasz Krupa</t>
+        </is>
+      </c>
+      <c r="C907" s="9" t="inlineStr">
+        <is>
+          <t>Kirchhundem</t>
+        </is>
+      </c>
+      <c r="D907" s="8" t="inlineStr">
+        <is>
+          <t>46:53</t>
+        </is>
+      </c>
+      <c r="E907" s="8" t="inlineStr">
+        <is>
+          <t>45:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="908">
+      <c r="A908" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B908" s="7" t="inlineStr">
+        <is>
+          <t>Gerjan van Munster</t>
+        </is>
+      </c>
+      <c r="C908" s="7" t="inlineStr">
+        <is>
+          <t>Rhenen</t>
+        </is>
+      </c>
+      <c r="D908" s="6" t="inlineStr">
+        <is>
+          <t>47:10</t>
+        </is>
+      </c>
+      <c r="E908" s="6" t="inlineStr">
+        <is>
+          <t>46:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="909">
+      <c r="A909" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B909" s="9" t="inlineStr">
+        <is>
+          <t>Henry Hooyer</t>
+        </is>
+      </c>
+      <c r="C909" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D909" s="8" t="inlineStr">
+        <is>
+          <t>47:16</t>
+        </is>
+      </c>
+      <c r="E909" s="8" t="inlineStr">
+        <is>
+          <t>47:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="910">
+      <c r="A910" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B910" s="7" t="inlineStr">
+        <is>
+          <t>Jaap Bos</t>
+        </is>
+      </c>
+      <c r="C910" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D910" s="6" t="inlineStr">
+        <is>
+          <t>47:30</t>
+        </is>
+      </c>
+      <c r="E910" s="6" t="inlineStr">
+        <is>
+          <t>46:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="911">
+      <c r="A911" s="8" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="B911" s="9" t="inlineStr">
+        <is>
+          <t>Dennis Peters</t>
+        </is>
+      </c>
+      <c r="C911" s="9" t="inlineStr">
+        <is>
+          <t>Clickwave - 2</t>
+        </is>
+      </c>
+      <c r="D911" s="8" t="inlineStr">
+        <is>
+          <t>47:30</t>
+        </is>
+      </c>
+      <c r="E911" s="8" t="inlineStr">
+        <is>
+          <t>47:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="912">
+      <c r="A912" s="6" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B912" s="7" t="inlineStr">
+        <is>
+          <t>Jan Tichelaar</t>
+        </is>
+      </c>
+      <c r="C912" s="7" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D912" s="6" t="inlineStr">
+        <is>
+          <t>47:38</t>
+        </is>
+      </c>
+      <c r="E912" s="6" t="inlineStr">
+        <is>
+          <t>47:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="913">
+      <c r="A913" s="8" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="B913" s="9" t="inlineStr">
+        <is>
+          <t>Hans Pieterse</t>
+        </is>
+      </c>
+      <c r="C913" s="9" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D913" s="8" t="inlineStr">
+        <is>
+          <t>47:41</t>
+        </is>
+      </c>
+      <c r="E913" s="8" t="inlineStr">
+        <is>
+          <t>47:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="914">
+      <c r="A914" s="6" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B914" s="7" t="inlineStr">
+        <is>
+          <t>Martijn van Westerneng</t>
+        </is>
+      </c>
+      <c r="C914" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D914" s="6" t="inlineStr">
+        <is>
+          <t>48:00</t>
+        </is>
+      </c>
+      <c r="E914" s="6" t="inlineStr">
+        <is>
+          <t>47:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="915">
+      <c r="A915" s="8" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B915" s="9" t="inlineStr">
+        <is>
+          <t>Rob Stoffelsen</t>
+        </is>
+      </c>
+      <c r="C915" s="9" t="inlineStr">
+        <is>
+          <t>Draad - 2</t>
+        </is>
+      </c>
+      <c r="D915" s="8" t="inlineStr">
+        <is>
+          <t>48:02</t>
+        </is>
+      </c>
+      <c r="E915" s="8" t="inlineStr">
+        <is>
+          <t>46:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="916">
+      <c r="A916" s="6" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B916" s="7" t="inlineStr">
+        <is>
+          <t>Robert Woudenberg</t>
+        </is>
+      </c>
+      <c r="C916" s="7" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 3</t>
+        </is>
+      </c>
+      <c r="D916" s="6" t="inlineStr">
+        <is>
+          <t>48:05</t>
+        </is>
+      </c>
+      <c r="E916" s="6" t="inlineStr">
+        <is>
+          <t>47:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="917">
+      <c r="A917" s="8" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="B917" s="9" t="inlineStr">
+        <is>
+          <t>Marcel Veneklaas</t>
+        </is>
+      </c>
+      <c r="C917" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D917" s="8" t="inlineStr">
+        <is>
+          <t>48:08</t>
+        </is>
+      </c>
+      <c r="E917" s="8" t="inlineStr">
+        <is>
+          <t>47:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="918">
+      <c r="A918" s="6" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="B918" s="7" t="inlineStr">
+        <is>
+          <t>Marcel Bos</t>
+        </is>
+      </c>
+      <c r="C918" s="7" t="inlineStr">
+        <is>
+          <t>Draad - 2</t>
+        </is>
+      </c>
+      <c r="D918" s="6" t="inlineStr">
+        <is>
+          <t>48:14</t>
+        </is>
+      </c>
+      <c r="E918" s="6" t="inlineStr">
+        <is>
+          <t>46:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="919">
+      <c r="A919" s="8" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="B919" s="9" t="inlineStr">
+        <is>
+          <t>Martin van Asselt</t>
+        </is>
+      </c>
+      <c r="C919" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D919" s="8" t="inlineStr">
+        <is>
+          <t>48:29</t>
+        </is>
+      </c>
+      <c r="E919" s="8" t="inlineStr">
+        <is>
+          <t>46:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="920">
+      <c r="A920" s="6" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="B920" s="7" t="inlineStr">
+        <is>
+          <t>Etienne Bruinekreeft</t>
+        </is>
+      </c>
+      <c r="C920" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D920" s="6" t="inlineStr">
+        <is>
+          <t>48:35</t>
+        </is>
+      </c>
+      <c r="E920" s="6" t="inlineStr">
+        <is>
+          <t>47:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="921">
+      <c r="A921" s="8" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="B921" s="9" t="inlineStr">
+        <is>
+          <t>Martin van Veluw</t>
+        </is>
+      </c>
+      <c r="C921" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D921" s="8" t="inlineStr">
+        <is>
+          <t>48:45</t>
+        </is>
+      </c>
+      <c r="E921" s="8" t="inlineStr">
+        <is>
+          <t>47:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="922">
+      <c r="A922" s="6" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="B922" s="7" t="inlineStr">
+        <is>
+          <t>Gerald van Veldhuijsen</t>
+        </is>
+      </c>
+      <c r="C922" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D922" s="6" t="inlineStr">
+        <is>
+          <t>48:47</t>
+        </is>
+      </c>
+      <c r="E922" s="6" t="inlineStr">
+        <is>
+          <t>47:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="923">
+      <c r="A923" s="8" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="B923" s="9" t="inlineStr">
+        <is>
+          <t>Wiebe van den Brink</t>
+        </is>
+      </c>
+      <c r="C923" s="9" t="inlineStr">
+        <is>
+          <t>Clickwave - 2</t>
+        </is>
+      </c>
+      <c r="D923" s="8" t="inlineStr">
+        <is>
+          <t>48:52</t>
+        </is>
+      </c>
+      <c r="E923" s="8" t="inlineStr">
+        <is>
+          <t>47:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="924">
+      <c r="A924" s="6" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="B924" s="7" t="inlineStr">
+        <is>
+          <t>Marcel Mooij</t>
+        </is>
+      </c>
+      <c r="C924" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D924" s="6" t="inlineStr">
+        <is>
+          <t>48:58</t>
+        </is>
+      </c>
+      <c r="E924" s="6" t="inlineStr">
+        <is>
+          <t>48:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="925">
+      <c r="A925" s="8" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="B925" s="9" t="inlineStr">
+        <is>
+          <t>Cor van Woudenberg</t>
+        </is>
+      </c>
+      <c r="C925" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D925" s="8" t="inlineStr">
+        <is>
+          <t>49:00</t>
+        </is>
+      </c>
+      <c r="E925" s="8" t="inlineStr">
+        <is>
+          <t>47:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="926">
+      <c r="A926" s="6" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="B926" s="7" t="inlineStr">
+        <is>
+          <t>Wiebe Goodijk</t>
+        </is>
+      </c>
+      <c r="C926" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D926" s="6" t="inlineStr">
+        <is>
+          <t>49:02</t>
+        </is>
+      </c>
+      <c r="E926" s="6" t="inlineStr">
+        <is>
+          <t>48:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="927">
+      <c r="A927" s="8" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="B927" s="9" t="inlineStr">
+        <is>
+          <t>Erwin Kruitbosch</t>
+        </is>
+      </c>
+      <c r="C927" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D927" s="8" t="inlineStr">
+        <is>
+          <t>49:04</t>
+        </is>
+      </c>
+      <c r="E927" s="8" t="inlineStr">
+        <is>
+          <t>48:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="928">
+      <c r="A928" s="6" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="B928" s="7" t="inlineStr">
+        <is>
+          <t>Teun Hunneman</t>
+        </is>
+      </c>
+      <c r="C928" s="7" t="inlineStr">
+        <is>
+          <t>Wijnjewoude</t>
+        </is>
+      </c>
+      <c r="D928" s="6" t="inlineStr">
+        <is>
+          <t>49:05</t>
+        </is>
+      </c>
+      <c r="E928" s="6" t="inlineStr">
+        <is>
+          <t>47:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="929">
+      <c r="A929" s="8" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="B929" s="9" t="inlineStr">
+        <is>
+          <t>Robin Kinsbergen</t>
+        </is>
+      </c>
+      <c r="C929" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D929" s="8" t="inlineStr">
+        <is>
+          <t>49:09</t>
+        </is>
+      </c>
+      <c r="E929" s="8" t="inlineStr">
+        <is>
+          <t>48:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="930">
+      <c r="A930" s="6" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="B930" s="7" t="inlineStr">
+        <is>
+          <t>Albert Bakker</t>
+        </is>
+      </c>
+      <c r="C930" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D930" s="6" t="inlineStr">
+        <is>
+          <t>49:13</t>
+        </is>
+      </c>
+      <c r="E930" s="6" t="inlineStr">
+        <is>
+          <t>48:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="931">
+      <c r="A931" s="8" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="B931" s="9" t="inlineStr">
+        <is>
+          <t>Herman Huisman</t>
+        </is>
+      </c>
+      <c r="C931" s="9" t="inlineStr">
+        <is>
+          <t>Vooruit Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D931" s="8" t="inlineStr">
+        <is>
+          <t>49:16</t>
+        </is>
+      </c>
+      <c r="E931" s="8" t="inlineStr">
+        <is>
+          <t>49:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="932">
+      <c r="A932" s="6" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="B932" s="7" t="inlineStr">
+        <is>
+          <t>Arnold Verhagen</t>
+        </is>
+      </c>
+      <c r="C932" s="7" t="inlineStr">
+        <is>
+          <t>Deventer</t>
+        </is>
+      </c>
+      <c r="D932" s="6" t="inlineStr">
+        <is>
+          <t>49:17</t>
+        </is>
+      </c>
+      <c r="E932" s="6" t="inlineStr">
+        <is>
+          <t>48:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="933">
+      <c r="A933" s="8" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="B933" s="9" t="inlineStr">
+        <is>
+          <t>Ronald Evers</t>
+        </is>
+      </c>
+      <c r="C933" s="9" t="inlineStr">
+        <is>
+          <t>Moba - 4</t>
+        </is>
+      </c>
+      <c r="D933" s="8" t="inlineStr">
+        <is>
+          <t>49:21</t>
+        </is>
+      </c>
+      <c r="E933" s="8" t="inlineStr">
+        <is>
+          <t>48:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="934">
+      <c r="A934" s="6" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="B934" s="7" t="inlineStr">
+        <is>
+          <t>Adri Jelier</t>
+        </is>
+      </c>
+      <c r="C934" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D934" s="6" t="inlineStr">
+        <is>
+          <t>49:26</t>
+        </is>
+      </c>
+      <c r="E934" s="6" t="inlineStr">
+        <is>
+          <t>48:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="935">
+      <c r="A935" s="8" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="B935" s="9" t="inlineStr">
+        <is>
+          <t>Peter Bleus</t>
+        </is>
+      </c>
+      <c r="C935" s="9" t="inlineStr">
+        <is>
+          <t>Zeewolde</t>
+        </is>
+      </c>
+      <c r="D935" s="8" t="inlineStr">
+        <is>
+          <t>49:31</t>
+        </is>
+      </c>
+      <c r="E935" s="8" t="inlineStr">
+        <is>
+          <t>49:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="936">
+      <c r="A936" s="6" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="B936" s="7" t="inlineStr">
+        <is>
+          <t>Robert van Duinkerken</t>
+        </is>
+      </c>
+      <c r="C936" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D936" s="6" t="inlineStr">
+        <is>
+          <t>49:37</t>
+        </is>
+      </c>
+      <c r="E936" s="6" t="inlineStr">
+        <is>
+          <t>48:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="937">
+      <c r="A937" s="8" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="B937" s="9" t="inlineStr">
+        <is>
+          <t>Wim Oudejans</t>
+        </is>
+      </c>
+      <c r="C937" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D937" s="8" t="inlineStr">
+        <is>
+          <t>49:39</t>
+        </is>
+      </c>
+      <c r="E937" s="8" t="inlineStr">
+        <is>
+          <t>48:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="938">
+      <c r="A938" s="6" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="B938" s="7" t="inlineStr">
+        <is>
+          <t>Simon Bos</t>
+        </is>
+      </c>
+      <c r="C938" s="7" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D938" s="6" t="inlineStr">
+        <is>
+          <t>49:47</t>
+        </is>
+      </c>
+      <c r="E938" s="6" t="inlineStr">
+        <is>
+          <t>49:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="939">
+      <c r="A939" s="8" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="B939" s="9" t="inlineStr">
+        <is>
+          <t>Jan Kooiker</t>
+        </is>
+      </c>
+      <c r="C939" s="9" t="inlineStr">
+        <is>
+          <t>Staphorst</t>
+        </is>
+      </c>
+      <c r="D939" s="8" t="inlineStr">
+        <is>
+          <t>49:56</t>
+        </is>
+      </c>
+      <c r="E939" s="8" t="inlineStr">
+        <is>
+          <t>49:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="940">
+      <c r="A940" s="6" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="B940" s="7" t="inlineStr">
+        <is>
+          <t>Edwin Floor</t>
+        </is>
+      </c>
+      <c r="C940" s="7" t="inlineStr">
+        <is>
+          <t>Harderwijk</t>
+        </is>
+      </c>
+      <c r="D940" s="6" t="inlineStr">
+        <is>
+          <t>49:58</t>
+        </is>
+      </c>
+      <c r="E940" s="6" t="inlineStr">
+        <is>
+          <t>48:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="941">
+      <c r="A941" s="8" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="B941" s="9" t="inlineStr">
+        <is>
+          <t>Michel van Raaij</t>
+        </is>
+      </c>
+      <c r="C941" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D941" s="8" t="inlineStr">
+        <is>
+          <t>50:16</t>
+        </is>
+      </c>
+      <c r="E941" s="8" t="inlineStr">
+        <is>
+          <t>49:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="942">
+      <c r="A942" s="6" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="B942" s="7" t="inlineStr">
+        <is>
+          <t>Edwin van Beek</t>
+        </is>
+      </c>
+      <c r="C942" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D942" s="6" t="inlineStr">
+        <is>
+          <t>50:18</t>
+        </is>
+      </c>
+      <c r="E942" s="6" t="inlineStr">
+        <is>
+          <t>50:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="943">
+      <c r="A943" s="8" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="B943" s="9" t="inlineStr">
+        <is>
+          <t>Quirin Scheele</t>
+        </is>
+      </c>
+      <c r="C943" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D943" s="8" t="inlineStr">
+        <is>
+          <t>50:23</t>
+        </is>
+      </c>
+      <c r="E943" s="8" t="inlineStr">
+        <is>
+          <t>49:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="944">
+      <c r="A944" s="6" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="B944" s="7" t="inlineStr">
+        <is>
+          <t>Martie Lagerweij</t>
+        </is>
+      </c>
+      <c r="C944" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijk</t>
+        </is>
+      </c>
+      <c r="D944" s="6" t="inlineStr">
+        <is>
+          <t>50:25</t>
+        </is>
+      </c>
+      <c r="E944" s="6" t="inlineStr">
+        <is>
+          <t>49:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="945">
+      <c r="A945" s="8" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="B945" s="9" t="inlineStr">
+        <is>
+          <t>Wilco Borren</t>
+        </is>
+      </c>
+      <c r="C945" s="9" t="inlineStr">
+        <is>
+          <t>DKB Foodsolutions - 1</t>
+        </is>
+      </c>
+      <c r="D945" s="8" t="inlineStr">
+        <is>
+          <t>50:33</t>
+        </is>
+      </c>
+      <c r="E945" s="8" t="inlineStr">
+        <is>
+          <t>49:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="946">
+      <c r="A946" s="6" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="B946" s="7" t="inlineStr">
+        <is>
+          <t>Gerrit Polman</t>
+        </is>
+      </c>
+      <c r="C946" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D946" s="6" t="inlineStr">
+        <is>
+          <t>50:35</t>
+        </is>
+      </c>
+      <c r="E946" s="6" t="inlineStr">
+        <is>
+          <t>49:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="947">
+      <c r="A947" s="8" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="B947" s="9" t="inlineStr">
+        <is>
+          <t>Raymond Ahsmann</t>
+        </is>
+      </c>
+      <c r="C947" s="9" t="inlineStr">
+        <is>
+          <t>Oss</t>
+        </is>
+      </c>
+      <c r="D947" s="8" t="inlineStr">
+        <is>
+          <t>50:39</t>
+        </is>
+      </c>
+      <c r="E947" s="8" t="inlineStr">
+        <is>
+          <t>49:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="948">
+      <c r="A948" s="6" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="B948" s="7" t="inlineStr">
+        <is>
+          <t>Nick Schotman</t>
+        </is>
+      </c>
+      <c r="C948" s="7" t="inlineStr">
+        <is>
+          <t>Hilversum</t>
+        </is>
+      </c>
+      <c r="D948" s="6" t="inlineStr">
+        <is>
+          <t>50:54</t>
+        </is>
+      </c>
+      <c r="E948" s="6" t="inlineStr">
+        <is>
+          <t>49:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="949">
+      <c r="A949" s="8" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="B949" s="9" t="inlineStr">
+        <is>
+          <t>Tejo van de Bor</t>
+        </is>
+      </c>
+      <c r="C949" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D949" s="8" t="inlineStr">
+        <is>
+          <t>50:54</t>
+        </is>
+      </c>
+      <c r="E949" s="8" t="inlineStr">
+        <is>
+          <t>49:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="950">
+      <c r="A950" s="6" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="B950" s="7" t="inlineStr">
+        <is>
+          <t>Jurre Schotman</t>
+        </is>
+      </c>
+      <c r="C950" s="7" t="inlineStr">
+        <is>
+          <t>Bunschoten-Spakenburg</t>
+        </is>
+      </c>
+      <c r="D950" s="6" t="inlineStr">
+        <is>
+          <t>50:56</t>
+        </is>
+      </c>
+      <c r="E950" s="6" t="inlineStr">
+        <is>
+          <t>49:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="951">
+      <c r="A951" s="8" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="B951" s="9" t="inlineStr">
+        <is>
+          <t>Ronald Hendriks</t>
+        </is>
+      </c>
+      <c r="C951" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D951" s="8" t="inlineStr">
+        <is>
+          <t>51:05</t>
+        </is>
+      </c>
+      <c r="E951" s="8" t="inlineStr">
+        <is>
+          <t>49:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="952">
+      <c r="A952" s="6" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="B952" s="7" t="inlineStr">
+        <is>
+          <t>Frans Lijbers</t>
+        </is>
+      </c>
+      <c r="C952" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D952" s="6" t="inlineStr">
+        <is>
+          <t>51:14</t>
+        </is>
+      </c>
+      <c r="E952" s="6" t="inlineStr">
+        <is>
+          <t>50:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="953">
+      <c r="A953" s="8" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="B953" s="9" t="inlineStr">
+        <is>
+          <t>Wibo Berkhof</t>
+        </is>
+      </c>
+      <c r="C953" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D953" s="8" t="inlineStr">
+        <is>
+          <t>51:17</t>
+        </is>
+      </c>
+      <c r="E953" s="8" t="inlineStr">
+        <is>
+          <t>49:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="954">
+      <c r="A954" s="6" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="B954" s="7" t="inlineStr">
+        <is>
+          <t>Henk Hoekstra</t>
+        </is>
+      </c>
+      <c r="C954" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D954" s="6" t="inlineStr">
+        <is>
+          <t>51:20</t>
+        </is>
+      </c>
+      <c r="E954" s="6" t="inlineStr">
+        <is>
+          <t>49:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="955">
+      <c r="A955" s="8" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="B955" s="9" t="inlineStr">
+        <is>
+          <t>Hugo van de Beek</t>
+        </is>
+      </c>
+      <c r="C955" s="9" t="inlineStr">
+        <is>
+          <t>Runphy - 1</t>
+        </is>
+      </c>
+      <c r="D955" s="8" t="inlineStr">
+        <is>
+          <t>51:24</t>
+        </is>
+      </c>
+      <c r="E955" s="8" t="inlineStr">
+        <is>
+          <t>50:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="956">
+      <c r="A956" s="6" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="B956" s="7" t="inlineStr">
+        <is>
+          <t>Bernard Schermers</t>
+        </is>
+      </c>
+      <c r="C956" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D956" s="6" t="inlineStr">
+        <is>
+          <t>51:25</t>
+        </is>
+      </c>
+      <c r="E956" s="6" t="inlineStr">
+        <is>
+          <t>50:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="957">
+      <c r="A957" s="8" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="B957" s="9" t="inlineStr">
+        <is>
+          <t>Gert van Dijkhuizen</t>
+        </is>
+      </c>
+      <c r="C957" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D957" s="8" t="inlineStr">
+        <is>
+          <t>51:27</t>
+        </is>
+      </c>
+      <c r="E957" s="8" t="inlineStr">
+        <is>
+          <t>50:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="958">
+      <c r="A958" s="6" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="B958" s="7" t="inlineStr">
+        <is>
+          <t>Freddie Brink</t>
+        </is>
+      </c>
+      <c r="C958" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D958" s="6" t="inlineStr">
+        <is>
+          <t>51:27</t>
+        </is>
+      </c>
+      <c r="E958" s="6" t="inlineStr">
+        <is>
+          <t>50:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="959">
+      <c r="A959" s="8" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="B959" s="9" t="inlineStr">
+        <is>
+          <t>Ruud van Dijk</t>
+        </is>
+      </c>
+      <c r="C959" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D959" s="8" t="inlineStr">
+        <is>
+          <t>51:34</t>
+        </is>
+      </c>
+      <c r="E959" s="8" t="inlineStr">
+        <is>
+          <t>51:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="960">
+      <c r="A960" s="6" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="B960" s="7" t="inlineStr">
+        <is>
+          <t>Pieter Dekker</t>
+        </is>
+      </c>
+      <c r="C960" s="7" t="inlineStr">
+        <is>
+          <t>DKB Foodsolutions - 1</t>
+        </is>
+      </c>
+      <c r="D960" s="6" t="inlineStr">
+        <is>
+          <t>51:39</t>
+        </is>
+      </c>
+      <c r="E960" s="6" t="inlineStr">
+        <is>
+          <t>50:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="961">
+      <c r="A961" s="8" t="inlineStr">
+        <is>
+          <t>138</t>
+        </is>
+      </c>
+      <c r="B961" s="9" t="inlineStr">
+        <is>
+          <t>Ronald Nieuwenhuizen</t>
+        </is>
+      </c>
+      <c r="C961" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D961" s="8" t="inlineStr">
+        <is>
+          <t>51:44</t>
+        </is>
+      </c>
+      <c r="E961" s="8" t="inlineStr">
+        <is>
+          <t>50:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="962">
+      <c r="A962" s="6" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="B962" s="7" t="inlineStr">
+        <is>
+          <t>Leendert den Herder</t>
+        </is>
+      </c>
+      <c r="C962" s="7" t="inlineStr">
+        <is>
+          <t>Moerdijk</t>
+        </is>
+      </c>
+      <c r="D962" s="6" t="inlineStr">
+        <is>
+          <t>51:46</t>
+        </is>
+      </c>
+      <c r="E962" s="6" t="inlineStr">
+        <is>
+          <t>50:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="963">
+      <c r="A963" s="8" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="B963" s="9" t="inlineStr">
+        <is>
+          <t>Roeland van Middendorp</t>
+        </is>
+      </c>
+      <c r="C963" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D963" s="8" t="inlineStr">
+        <is>
+          <t>51:53</t>
+        </is>
+      </c>
+      <c r="E963" s="8" t="inlineStr">
+        <is>
+          <t>51:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="964">
+      <c r="A964" s="6" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="B964" s="7" t="inlineStr">
+        <is>
+          <t>Johan Brink</t>
+        </is>
+      </c>
+      <c r="C964" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D964" s="6" t="inlineStr">
+        <is>
+          <t>52:13</t>
+        </is>
+      </c>
+      <c r="E964" s="6" t="inlineStr">
+        <is>
+          <t>51:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="965">
+      <c r="A965" s="8" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="B965" s="9" t="inlineStr">
+        <is>
+          <t>Andre Ruitenbeek</t>
+        </is>
+      </c>
+      <c r="C965" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D965" s="8" t="inlineStr">
+        <is>
+          <t>52:17</t>
+        </is>
+      </c>
+      <c r="E965" s="8" t="inlineStr">
+        <is>
+          <t>51:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="966">
+      <c r="A966" s="6" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="B966" s="7" t="inlineStr">
+        <is>
+          <t>Henk Sebens</t>
+        </is>
+      </c>
+      <c r="C966" s="7" t="inlineStr">
+        <is>
+          <t>Schuiteman Accountants - 2</t>
+        </is>
+      </c>
+      <c r="D966" s="6" t="inlineStr">
+        <is>
+          <t>52:26</t>
+        </is>
+      </c>
+      <c r="E966" s="6" t="inlineStr">
+        <is>
+          <t>51:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="967">
+      <c r="A967" s="8" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="B967" s="9" t="inlineStr">
+        <is>
+          <t>Maarten van den Top</t>
+        </is>
+      </c>
+      <c r="C967" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D967" s="8" t="inlineStr">
+        <is>
+          <t>52:27</t>
+        </is>
+      </c>
+      <c r="E967" s="8" t="inlineStr">
+        <is>
+          <t>51:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="968">
+      <c r="A968" s="6" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="B968" s="7" t="inlineStr">
+        <is>
+          <t>Paul van der Hoek</t>
+        </is>
+      </c>
+      <c r="C968" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D968" s="6" t="inlineStr">
+        <is>
+          <t>52:49</t>
+        </is>
+      </c>
+      <c r="E968" s="6" t="inlineStr">
+        <is>
+          <t>51:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="969">
+      <c r="A969" s="8" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="B969" s="9" t="inlineStr">
+        <is>
+          <t>Henk de Koning</t>
+        </is>
+      </c>
+      <c r="C969" s="9" t="inlineStr">
+        <is>
+          <t>DKB Foodsolutions - 1</t>
+        </is>
+      </c>
+      <c r="D969" s="8" t="inlineStr">
+        <is>
+          <t>52:55</t>
+        </is>
+      </c>
+      <c r="E969" s="8" t="inlineStr">
+        <is>
+          <t>51:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="970">
+      <c r="A970" s="6" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="B970" s="7" t="inlineStr">
+        <is>
+          <t>Dirk van Roekel</t>
+        </is>
+      </c>
+      <c r="C970" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D970" s="6" t="inlineStr">
+        <is>
+          <t>53:00</t>
+        </is>
+      </c>
+      <c r="E970" s="6" t="inlineStr">
+        <is>
+          <t>51:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="971">
+      <c r="A971" s="8" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="B971" s="9" t="inlineStr">
+        <is>
+          <t>Niels Krijger</t>
+        </is>
+      </c>
+      <c r="C971" s="9" t="inlineStr">
+        <is>
+          <t>Vooruit Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D971" s="8" t="inlineStr">
+        <is>
+          <t>53:09</t>
+        </is>
+      </c>
+      <c r="E971" s="8" t="inlineStr">
+        <is>
+          <t>51:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="972">
+      <c r="A972" s="6" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="B972" s="7" t="inlineStr">
+        <is>
+          <t>Jos Peters</t>
+        </is>
+      </c>
+      <c r="C972" s="7" t="inlineStr">
+        <is>
+          <t>Draad - 2</t>
+        </is>
+      </c>
+      <c r="D972" s="6" t="inlineStr">
+        <is>
+          <t>53:19</t>
+        </is>
+      </c>
+      <c r="E972" s="6" t="inlineStr">
+        <is>
+          <t>51:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="973">
+      <c r="A973" s="8" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="B973" s="9" t="inlineStr">
+        <is>
+          <t>Edwin Boersen</t>
+        </is>
+      </c>
+      <c r="C973" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D973" s="8" t="inlineStr">
+        <is>
+          <t>53:22</t>
+        </is>
+      </c>
+      <c r="E973" s="8" t="inlineStr">
+        <is>
+          <t>52:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="974">
+      <c r="A974" s="6" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="B974" s="7" t="inlineStr">
+        <is>
+          <t>Hinse Gerritsen</t>
+        </is>
+      </c>
+      <c r="C974" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D974" s="6" t="inlineStr">
+        <is>
+          <t>53:32</t>
+        </is>
+      </c>
+      <c r="E974" s="6" t="inlineStr">
+        <is>
+          <t>52:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="975">
+      <c r="A975" s="8" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="B975" s="9" t="inlineStr">
+        <is>
+          <t>Johan Burgerhart</t>
+        </is>
+      </c>
+      <c r="C975" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D975" s="8" t="inlineStr">
+        <is>
+          <t>53:35</t>
+        </is>
+      </c>
+      <c r="E975" s="8" t="inlineStr">
+        <is>
+          <t>53:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="976">
+      <c r="A976" s="6" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="B976" s="7" t="inlineStr">
+        <is>
+          <t>Stefan Leertouwer</t>
+        </is>
+      </c>
+      <c r="C976" s="7" t="inlineStr">
+        <is>
+          <t>Ridderkerk</t>
+        </is>
+      </c>
+      <c r="D976" s="6" t="inlineStr">
+        <is>
+          <t>53:40</t>
+        </is>
+      </c>
+      <c r="E976" s="6" t="inlineStr">
+        <is>
+          <t>53:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="977">
+      <c r="A977" s="8" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="B977" s="9" t="inlineStr">
+        <is>
+          <t>Edgar Pals</t>
+        </is>
+      </c>
+      <c r="C977" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D977" s="8" t="inlineStr">
+        <is>
+          <t>53:49</t>
+        </is>
+      </c>
+      <c r="E977" s="8" t="inlineStr">
+        <is>
+          <t>52:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="978">
+      <c r="A978" s="6" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
-      <c r="B347" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C347" s="7" t="inlineStr">
+      <c r="B978" s="7" t="inlineStr">
+        <is>
+          <t>Kees de Dreu</t>
+        </is>
+      </c>
+      <c r="C978" s="7" t="inlineStr">
         <is>
           <t>Barneveld</t>
         </is>
       </c>
-      <c r="D347" s="6" t="inlineStr">
-[...25 lines deleted...]
-      <c r="A350" s="5" t="inlineStr">
+      <c r="D978" s="6" t="inlineStr">
+        <is>
+          <t>53:53</t>
+        </is>
+      </c>
+      <c r="E978" s="6" t="inlineStr">
+        <is>
+          <t>52:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="979">
+      <c r="A979" s="8" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="B979" s="9" t="inlineStr">
+        <is>
+          <t>Kevin Alphenaar</t>
+        </is>
+      </c>
+      <c r="C979" s="9" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D979" s="8" t="inlineStr">
+        <is>
+          <t>53:55</t>
+        </is>
+      </c>
+      <c r="E979" s="8" t="inlineStr">
+        <is>
+          <t>52:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="980">
+      <c r="A980" s="6" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="B980" s="7" t="inlineStr">
+        <is>
+          <t>Kees van Dijk</t>
+        </is>
+      </c>
+      <c r="C980" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D980" s="6" t="inlineStr">
+        <is>
+          <t>53:55</t>
+        </is>
+      </c>
+      <c r="E980" s="6" t="inlineStr">
+        <is>
+          <t>52:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="981">
+      <c r="A981" s="8" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="B981" s="9" t="inlineStr">
+        <is>
+          <t>Hendry Vis</t>
+        </is>
+      </c>
+      <c r="C981" s="9" t="inlineStr">
+        <is>
+          <t>Nunspeet</t>
+        </is>
+      </c>
+      <c r="D981" s="8" t="inlineStr">
+        <is>
+          <t>53:56</t>
+        </is>
+      </c>
+      <c r="E981" s="8" t="inlineStr">
+        <is>
+          <t>52:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="982">
+      <c r="A982" s="6" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="B982" s="7" t="inlineStr">
+        <is>
+          <t>Patrick Bos</t>
+        </is>
+      </c>
+      <c r="C982" s="7" t="inlineStr">
+        <is>
+          <t>Bunschoten-Spakenburg</t>
+        </is>
+      </c>
+      <c r="D982" s="6" t="inlineStr">
+        <is>
+          <t>54:03</t>
+        </is>
+      </c>
+      <c r="E982" s="6" t="inlineStr">
+        <is>
+          <t>53:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="983">
+      <c r="A983" s="8" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="B983" s="9" t="inlineStr">
+        <is>
+          <t>Anthony Njenga</t>
+        </is>
+      </c>
+      <c r="C983" s="9" t="inlineStr">
+        <is>
+          <t>AviationGlass - 2</t>
+        </is>
+      </c>
+      <c r="D983" s="8" t="inlineStr">
+        <is>
+          <t>54:13</t>
+        </is>
+      </c>
+      <c r="E983" s="8" t="inlineStr">
+        <is>
+          <t>53:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="984">
+      <c r="A984" s="6" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="B984" s="7" t="inlineStr">
+        <is>
+          <t>Wim Buijtenhuis</t>
+        </is>
+      </c>
+      <c r="C984" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D984" s="6" t="inlineStr">
+        <is>
+          <t>54:14</t>
+        </is>
+      </c>
+      <c r="E984" s="6" t="inlineStr">
+        <is>
+          <t>53:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="985">
+      <c r="A985" s="8" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="B985" s="9" t="inlineStr">
+        <is>
+          <t>Koert Meyaard</t>
+        </is>
+      </c>
+      <c r="C985" s="9" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D985" s="8" t="inlineStr">
+        <is>
+          <t>54:14</t>
+        </is>
+      </c>
+      <c r="E985" s="8" t="inlineStr">
+        <is>
+          <t>53:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="986">
+      <c r="A986" s="6" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="B986" s="7" t="inlineStr">
+        <is>
+          <t>Rudolf Wierenga</t>
+        </is>
+      </c>
+      <c r="C986" s="7" t="inlineStr">
+        <is>
+          <t>Alphen aan den Rijn</t>
+        </is>
+      </c>
+      <c r="D986" s="6" t="inlineStr">
+        <is>
+          <t>54:36</t>
+        </is>
+      </c>
+      <c r="E986" s="6" t="inlineStr">
+        <is>
+          <t>53:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="987">
+      <c r="A987" s="8" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="B987" s="9" t="inlineStr">
+        <is>
+          <t>Andre Florijn</t>
+        </is>
+      </c>
+      <c r="C987" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D987" s="8" t="inlineStr">
+        <is>
+          <t>54:39</t>
+        </is>
+      </c>
+      <c r="E987" s="8" t="inlineStr">
+        <is>
+          <t>53:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="988">
+      <c r="A988" s="6" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="B988" s="7" t="inlineStr">
+        <is>
+          <t>Jan van de Pol</t>
+        </is>
+      </c>
+      <c r="C988" s="7" t="inlineStr">
+        <is>
+          <t>Zwartebroek</t>
+        </is>
+      </c>
+      <c r="D988" s="6" t="inlineStr">
+        <is>
+          <t>54:52</t>
+        </is>
+      </c>
+      <c r="E988" s="6" t="inlineStr">
+        <is>
+          <t>54:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="989">
+      <c r="A989" s="8" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="B989" s="9" t="inlineStr">
+        <is>
+          <t>Reijer Demoet</t>
+        </is>
+      </c>
+      <c r="C989" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D989" s="8" t="inlineStr">
+        <is>
+          <t>55:01</t>
+        </is>
+      </c>
+      <c r="E989" s="8" t="inlineStr">
+        <is>
+          <t>54:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="990">
+      <c r="A990" s="6" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="B990" s="7" t="inlineStr">
+        <is>
+          <t>Wim van Reenen</t>
+        </is>
+      </c>
+      <c r="C990" s="7" t="inlineStr">
+        <is>
+          <t>Schuiteman Accountants - 2</t>
+        </is>
+      </c>
+      <c r="D990" s="6" t="inlineStr">
+        <is>
+          <t>55:13</t>
+        </is>
+      </c>
+      <c r="E990" s="6" t="inlineStr">
+        <is>
+          <t>54:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="991">
+      <c r="A991" s="8" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="B991" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Dekker</t>
+        </is>
+      </c>
+      <c r="C991" s="9" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D991" s="8" t="inlineStr">
+        <is>
+          <t>55:22</t>
+        </is>
+      </c>
+      <c r="E991" s="8" t="inlineStr">
+        <is>
+          <t>54:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="992">
+      <c r="A992" s="6" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="B992" s="7" t="inlineStr">
+        <is>
+          <t>Bert de Lange</t>
+        </is>
+      </c>
+      <c r="C992" s="7" t="inlineStr">
+        <is>
+          <t>Zwolle</t>
+        </is>
+      </c>
+      <c r="D992" s="6" t="inlineStr">
+        <is>
+          <t>55:42</t>
+        </is>
+      </c>
+      <c r="E992" s="6" t="inlineStr">
+        <is>
+          <t>55:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="993">
+      <c r="A993" s="8" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="B993" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Evers</t>
+        </is>
+      </c>
+      <c r="C993" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D993" s="8" t="inlineStr">
+        <is>
+          <t>55:58</t>
+        </is>
+      </c>
+      <c r="E993" s="8" t="inlineStr">
+        <is>
+          <t>55:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="994">
+      <c r="A994" s="6" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="B994" s="7" t="inlineStr">
+        <is>
+          <t>Michael Goedman</t>
+        </is>
+      </c>
+      <c r="C994" s="7" t="inlineStr">
+        <is>
+          <t>Purmerend</t>
+        </is>
+      </c>
+      <c r="D994" s="6" t="inlineStr">
+        <is>
+          <t>56:12</t>
+        </is>
+      </c>
+      <c r="E994" s="6" t="inlineStr">
+        <is>
+          <t>55:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="995">
+      <c r="A995" s="8" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="B995" s="9" t="inlineStr">
+        <is>
+          <t>Marco Broekhuizen</t>
+        </is>
+      </c>
+      <c r="C995" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D995" s="8" t="inlineStr">
+        <is>
+          <t>56:15</t>
+        </is>
+      </c>
+      <c r="E995" s="8" t="inlineStr">
+        <is>
+          <t>55:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="996">
+      <c r="A996" s="6" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="B996" s="7" t="inlineStr">
+        <is>
+          <t>Johan Meinster</t>
+        </is>
+      </c>
+      <c r="C996" s="7" t="inlineStr">
+        <is>
+          <t>Oud-Beijerland</t>
+        </is>
+      </c>
+      <c r="D996" s="6" t="inlineStr">
+        <is>
+          <t>56:16</t>
+        </is>
+      </c>
+      <c r="E996" s="6" t="inlineStr">
+        <is>
+          <t>54:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="997">
+      <c r="A997" s="8" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="B997" s="9" t="inlineStr">
+        <is>
+          <t>Theun Jelier</t>
+        </is>
+      </c>
+      <c r="C997" s="9" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D997" s="8" t="inlineStr">
+        <is>
+          <t>56:18</t>
+        </is>
+      </c>
+      <c r="E997" s="8" t="inlineStr">
+        <is>
+          <t>55:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="998">
+      <c r="A998" s="6" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="B998" s="7" t="inlineStr">
+        <is>
+          <t>Sjakko Hendriks</t>
+        </is>
+      </c>
+      <c r="C998" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D998" s="6" t="inlineStr">
+        <is>
+          <t>56:21</t>
+        </is>
+      </c>
+      <c r="E998" s="6" t="inlineStr">
+        <is>
+          <t>55:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="999">
+      <c r="A999" s="8" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="B999" s="9" t="inlineStr">
+        <is>
+          <t>Erik Kooloos</t>
+        </is>
+      </c>
+      <c r="C999" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D999" s="8" t="inlineStr">
+        <is>
+          <t>56:21</t>
+        </is>
+      </c>
+      <c r="E999" s="8" t="inlineStr">
+        <is>
+          <t>55:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1000">
+      <c r="A1000" s="6" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="B1000" s="7" t="inlineStr">
+        <is>
+          <t>Jacob Heiser</t>
+        </is>
+      </c>
+      <c r="C1000" s="7" t="inlineStr">
+        <is>
+          <t>Washington</t>
+        </is>
+      </c>
+      <c r="D1000" s="6" t="inlineStr">
+        <is>
+          <t>56:22</t>
+        </is>
+      </c>
+      <c r="E1000" s="6" t="inlineStr">
+        <is>
+          <t>55:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1001">
+      <c r="A1001" s="8" t="inlineStr">
+        <is>
+          <t>178</t>
+        </is>
+      </c>
+      <c r="B1001" s="9" t="inlineStr">
+        <is>
+          <t>Vincent ter Beek</t>
+        </is>
+      </c>
+      <c r="C1001" s="9" t="inlineStr">
+        <is>
+          <t>Doetinchem</t>
+        </is>
+      </c>
+      <c r="D1001" s="8" t="inlineStr">
+        <is>
+          <t>56:26</t>
+        </is>
+      </c>
+      <c r="E1001" s="8" t="inlineStr">
+        <is>
+          <t>55:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1002">
+      <c r="A1002" s="6" t="inlineStr">
+        <is>
+          <t>179</t>
+        </is>
+      </c>
+      <c r="B1002" s="7" t="inlineStr">
+        <is>
+          <t>Bert Franken</t>
+        </is>
+      </c>
+      <c r="C1002" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1002" s="6" t="inlineStr">
+        <is>
+          <t>56:27</t>
+        </is>
+      </c>
+      <c r="E1002" s="6" t="inlineStr">
+        <is>
+          <t>55:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1003">
+      <c r="A1003" s="8" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="B1003" s="9" t="inlineStr">
+        <is>
+          <t>Jeroen Hansler</t>
+        </is>
+      </c>
+      <c r="C1003" s="9" t="inlineStr">
+        <is>
+          <t>Eyefashion Ermelo - 4</t>
+        </is>
+      </c>
+      <c r="D1003" s="8" t="inlineStr">
+        <is>
+          <t>56:30</t>
+        </is>
+      </c>
+      <c r="E1003" s="8" t="inlineStr">
+        <is>
+          <t>55:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1004">
+      <c r="A1004" s="6" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="B1004" s="7" t="inlineStr">
+        <is>
+          <t>Ad Smits</t>
+        </is>
+      </c>
+      <c r="C1004" s="7" t="inlineStr">
+        <is>
+          <t>Soest</t>
+        </is>
+      </c>
+      <c r="D1004" s="6" t="inlineStr">
+        <is>
+          <t>56:33</t>
+        </is>
+      </c>
+      <c r="E1004" s="6" t="inlineStr">
+        <is>
+          <t>55:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1005">
+      <c r="A1005" s="8" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="B1005" s="9" t="inlineStr">
+        <is>
+          <t>Sander Melis</t>
+        </is>
+      </c>
+      <c r="C1005" s="9" t="inlineStr">
+        <is>
+          <t>Amsterdam</t>
+        </is>
+      </c>
+      <c r="D1005" s="8" t="inlineStr">
+        <is>
+          <t>56:40</t>
+        </is>
+      </c>
+      <c r="E1005" s="8" t="inlineStr">
+        <is>
+          <t>55:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1006">
+      <c r="A1006" s="6" t="inlineStr">
+        <is>
+          <t>183</t>
+        </is>
+      </c>
+      <c r="B1006" s="7" t="inlineStr">
+        <is>
+          <t>Bart Stoffelsen</t>
+        </is>
+      </c>
+      <c r="C1006" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1006" s="6" t="inlineStr">
+        <is>
+          <t>56:57</t>
+        </is>
+      </c>
+      <c r="E1006" s="6" t="inlineStr">
+        <is>
+          <t>55:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1007">
+      <c r="A1007" s="8" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="B1007" s="9" t="inlineStr">
+        <is>
+          <t>Emiel Albers</t>
+        </is>
+      </c>
+      <c r="C1007" s="9" t="inlineStr">
+        <is>
+          <t>Kudelstaart</t>
+        </is>
+      </c>
+      <c r="D1007" s="8" t="inlineStr">
+        <is>
+          <t>57:04</t>
+        </is>
+      </c>
+      <c r="E1007" s="8" t="inlineStr">
+        <is>
+          <t>55:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1008">
+      <c r="A1008" s="6" t="inlineStr">
+        <is>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="B1008" s="7" t="inlineStr">
+        <is>
+          <t>Erik-Jan Kevelam</t>
+        </is>
+      </c>
+      <c r="C1008" s="7" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1008" s="6" t="inlineStr">
+        <is>
+          <t>57:14</t>
+        </is>
+      </c>
+      <c r="E1008" s="6" t="inlineStr">
+        <is>
+          <t>55:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1009">
+      <c r="A1009" s="8" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="B1009" s="9" t="inlineStr">
+        <is>
+          <t>Dennis Bos</t>
+        </is>
+      </c>
+      <c r="C1009" s="9" t="inlineStr">
+        <is>
+          <t>Draad - 2</t>
+        </is>
+      </c>
+      <c r="D1009" s="8" t="inlineStr">
+        <is>
+          <t>57:16</t>
+        </is>
+      </c>
+      <c r="E1009" s="8" t="inlineStr">
+        <is>
+          <t>56:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1010">
+      <c r="A1010" s="6" t="inlineStr">
+        <is>
+          <t>187</t>
+        </is>
+      </c>
+      <c r="B1010" s="7" t="inlineStr">
+        <is>
+          <t>Vincent van Tol</t>
+        </is>
+      </c>
+      <c r="C1010" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1010" s="6" t="inlineStr">
+        <is>
+          <t>57:32</t>
+        </is>
+      </c>
+      <c r="E1010" s="6" t="inlineStr">
+        <is>
+          <t>56:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1011">
+      <c r="A1011" s="8" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="B1011" s="9" t="inlineStr">
+        <is>
+          <t>Joël van de Pol</t>
+        </is>
+      </c>
+      <c r="C1011" s="9" t="inlineStr">
+        <is>
+          <t>Clickwave - 3</t>
+        </is>
+      </c>
+      <c r="D1011" s="8" t="inlineStr">
+        <is>
+          <t>57:33</t>
+        </is>
+      </c>
+      <c r="E1011" s="8" t="inlineStr">
+        <is>
+          <t>56:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1012">
+      <c r="A1012" s="6" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="B1012" s="7" t="inlineStr">
+        <is>
+          <t>Ricardo Grift</t>
+        </is>
+      </c>
+      <c r="C1012" s="7" t="inlineStr">
+        <is>
+          <t>Clickwave - 3</t>
+        </is>
+      </c>
+      <c r="D1012" s="6" t="inlineStr">
+        <is>
+          <t>57:33</t>
+        </is>
+      </c>
+      <c r="E1012" s="6" t="inlineStr">
+        <is>
+          <t>56:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1013">
+      <c r="A1013" s="8" t="inlineStr">
+        <is>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="B1013" s="9" t="inlineStr">
+        <is>
+          <t>Wim van Vliet</t>
+        </is>
+      </c>
+      <c r="C1013" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1013" s="8" t="inlineStr">
+        <is>
+          <t>58:02</t>
+        </is>
+      </c>
+      <c r="E1013" s="8" t="inlineStr">
+        <is>
+          <t>57:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1014">
+      <c r="A1014" s="6" t="inlineStr">
+        <is>
+          <t>191</t>
+        </is>
+      </c>
+      <c r="B1014" s="7" t="inlineStr">
+        <is>
+          <t>Dirk Koster</t>
+        </is>
+      </c>
+      <c r="C1014" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1014" s="6" t="inlineStr">
+        <is>
+          <t>58:04</t>
+        </is>
+      </c>
+      <c r="E1014" s="6" t="inlineStr">
+        <is>
+          <t>57:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1015">
+      <c r="A1015" s="8" t="inlineStr">
+        <is>
+          <t>192</t>
+        </is>
+      </c>
+      <c r="B1015" s="9" t="inlineStr">
+        <is>
+          <t>René van den Brink</t>
+        </is>
+      </c>
+      <c r="C1015" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1015" s="8" t="inlineStr">
+        <is>
+          <t>58:26</t>
+        </is>
+      </c>
+      <c r="E1015" s="8" t="inlineStr">
+        <is>
+          <t>57:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1016">
+      <c r="A1016" s="6" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="B1016" s="7" t="inlineStr">
+        <is>
+          <t>Roy van der Loo</t>
+        </is>
+      </c>
+      <c r="C1016" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1016" s="6" t="inlineStr">
+        <is>
+          <t>58:42</t>
+        </is>
+      </c>
+      <c r="E1016" s="6" t="inlineStr">
+        <is>
+          <t>58:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1017">
+      <c r="A1017" s="8" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="B1017" s="9" t="inlineStr">
+        <is>
+          <t>Richard Teunissen</t>
+        </is>
+      </c>
+      <c r="C1017" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D1017" s="8" t="inlineStr">
+        <is>
+          <t>58:49</t>
+        </is>
+      </c>
+      <c r="E1017" s="8" t="inlineStr">
+        <is>
+          <t>58:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1018">
+      <c r="A1018" s="6" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+      <c r="B1018" s="7" t="inlineStr">
+        <is>
+          <t>Sven Josephia</t>
+        </is>
+      </c>
+      <c r="C1018" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1018" s="6" t="inlineStr">
+        <is>
+          <t>58:58</t>
+        </is>
+      </c>
+      <c r="E1018" s="6" t="inlineStr">
+        <is>
+          <t>57:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1019">
+      <c r="A1019" s="8" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="B1019" s="9" t="inlineStr">
+        <is>
+          <t>Alfred Gaasbeek</t>
+        </is>
+      </c>
+      <c r="C1019" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1019" s="8" t="inlineStr">
+        <is>
+          <t>59:13</t>
+        </is>
+      </c>
+      <c r="E1019" s="8" t="inlineStr">
+        <is>
+          <t>57:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1020">
+      <c r="A1020" s="6" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="B1020" s="7" t="inlineStr">
+        <is>
+          <t>Marc Verbeem</t>
+        </is>
+      </c>
+      <c r="C1020" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1020" s="6" t="inlineStr">
+        <is>
+          <t>59:21</t>
+        </is>
+      </c>
+      <c r="E1020" s="6" t="inlineStr">
+        <is>
+          <t>58:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1021">
+      <c r="A1021" s="8" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="B1021" s="9" t="inlineStr">
+        <is>
+          <t>Ab Lam</t>
+        </is>
+      </c>
+      <c r="C1021" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1021" s="8" t="inlineStr">
+        <is>
+          <t>59:34</t>
+        </is>
+      </c>
+      <c r="E1021" s="8" t="inlineStr">
+        <is>
+          <t>58:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1022">
+      <c r="A1022" s="6" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+      <c r="B1022" s="7" t="inlineStr">
+        <is>
+          <t>Jan Willem Groenendijk</t>
+        </is>
+      </c>
+      <c r="C1022" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1022" s="6" t="inlineStr">
+        <is>
+          <t>59:40</t>
+        </is>
+      </c>
+      <c r="E1022" s="6" t="inlineStr">
+        <is>
+          <t>58:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1023">
+      <c r="A1023" s="8" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="B1023" s="9" t="inlineStr">
+        <is>
+          <t>Nick Veltman</t>
+        </is>
+      </c>
+      <c r="C1023" s="9" t="inlineStr">
+        <is>
+          <t>Deventer</t>
+        </is>
+      </c>
+      <c r="D1023" s="8" t="inlineStr">
+        <is>
+          <t>1:00:07</t>
+        </is>
+      </c>
+      <c r="E1023" s="8" t="inlineStr">
+        <is>
+          <t>59:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1024">
+      <c r="A1024" s="6" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="B1024" s="7" t="inlineStr">
+        <is>
+          <t>Bart Bos</t>
+        </is>
+      </c>
+      <c r="C1024" s="7" t="inlineStr">
+        <is>
+          <t>Venlo</t>
+        </is>
+      </c>
+      <c r="D1024" s="6" t="inlineStr">
+        <is>
+          <t>1:00:09</t>
+        </is>
+      </c>
+      <c r="E1024" s="6" t="inlineStr">
+        <is>
+          <t>59:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1025">
+      <c r="A1025" s="8" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="B1025" s="9" t="inlineStr">
+        <is>
+          <t>Henri Schipper</t>
+        </is>
+      </c>
+      <c r="C1025" s="9" t="inlineStr">
+        <is>
+          <t>Lelystad</t>
+        </is>
+      </c>
+      <c r="D1025" s="8" t="inlineStr">
+        <is>
+          <t>1:00:21</t>
+        </is>
+      </c>
+      <c r="E1025" s="8" t="inlineStr">
+        <is>
+          <t>58:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1026">
+      <c r="A1026" s="6" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="B1026" s="7" t="inlineStr">
+        <is>
+          <t>Gerrit Overeem</t>
+        </is>
+      </c>
+      <c r="C1026" s="7" t="inlineStr">
+        <is>
+          <t>Nieuw Avondrust ENA - 1</t>
+        </is>
+      </c>
+      <c r="D1026" s="6" t="inlineStr">
+        <is>
+          <t>1:00:25</t>
+        </is>
+      </c>
+      <c r="E1026" s="6" t="inlineStr">
+        <is>
+          <t>59:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1027">
+      <c r="A1027" s="8" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="B1027" s="9" t="inlineStr">
+        <is>
+          <t>Machiel Fleddérus</t>
+        </is>
+      </c>
+      <c r="C1027" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1027" s="8" t="inlineStr">
+        <is>
+          <t>1:00:27</t>
+        </is>
+      </c>
+      <c r="E1027" s="8" t="inlineStr">
+        <is>
+          <t>59:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1028">
+      <c r="A1028" s="6" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="B1028" s="7" t="inlineStr">
+        <is>
+          <t>Gert Ruitenberg</t>
+        </is>
+      </c>
+      <c r="C1028" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1028" s="6" t="inlineStr">
+        <is>
+          <t>1:00:34</t>
+        </is>
+      </c>
+      <c r="E1028" s="6" t="inlineStr">
+        <is>
+          <t>59:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1029">
+      <c r="A1029" s="8" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="B1029" s="9" t="inlineStr">
+        <is>
+          <t>Marten Becker</t>
+        </is>
+      </c>
+      <c r="C1029" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1029" s="8" t="inlineStr">
+        <is>
+          <t>1:00:41</t>
+        </is>
+      </c>
+      <c r="E1029" s="8" t="inlineStr">
+        <is>
+          <t>1:00:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1030">
+      <c r="A1030" s="6" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="B1030" s="7" t="inlineStr">
+        <is>
+          <t>Ferdie van Middendorp</t>
+        </is>
+      </c>
+      <c r="C1030" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1030" s="6" t="inlineStr">
+        <is>
+          <t>1:00:44</t>
+        </is>
+      </c>
+      <c r="E1030" s="6" t="inlineStr">
+        <is>
+          <t>59:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1031">
+      <c r="A1031" s="8" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="B1031" s="9" t="inlineStr">
+        <is>
+          <t>Hendrik Jan van Dijk</t>
+        </is>
+      </c>
+      <c r="C1031" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1031" s="8" t="inlineStr">
+        <is>
+          <t>1:00:55</t>
+        </is>
+      </c>
+      <c r="E1031" s="8" t="inlineStr">
+        <is>
+          <t>59:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1032">
+      <c r="A1032" s="6" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="B1032" s="7" t="inlineStr">
+        <is>
+          <t>Dick Boeve</t>
+        </is>
+      </c>
+      <c r="C1032" s="7" t="inlineStr">
+        <is>
+          <t>Runphy - 1</t>
+        </is>
+      </c>
+      <c r="D1032" s="6" t="inlineStr">
+        <is>
+          <t>1:01:29</t>
+        </is>
+      </c>
+      <c r="E1032" s="6" t="inlineStr">
+        <is>
+          <t>1:00:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1033">
+      <c r="A1033" s="8" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="B1033" s="9" t="inlineStr">
+        <is>
+          <t>Eddy VOS</t>
+        </is>
+      </c>
+      <c r="C1033" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1033" s="8" t="inlineStr">
+        <is>
+          <t>1:03:00</t>
+        </is>
+      </c>
+      <c r="E1033" s="8" t="inlineStr">
+        <is>
+          <t>1:01:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1034">
+      <c r="A1034" s="6" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="B1034" s="7" t="inlineStr">
+        <is>
+          <t>Jan Berkhof</t>
+        </is>
+      </c>
+      <c r="C1034" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1034" s="6" t="inlineStr">
+        <is>
+          <t>1:03:37</t>
+        </is>
+      </c>
+      <c r="E1034" s="6" t="inlineStr">
+        <is>
+          <t>1:02:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1035">
+      <c r="A1035" s="8" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="B1035" s="9" t="inlineStr">
+        <is>
+          <t>Wilfred van der Lee</t>
+        </is>
+      </c>
+      <c r="C1035" s="9" t="inlineStr">
+        <is>
+          <t>Vooruit Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D1035" s="8" t="inlineStr">
+        <is>
+          <t>1:04:39</t>
+        </is>
+      </c>
+      <c r="E1035" s="8" t="inlineStr">
+        <is>
+          <t>1:03:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1036">
+      <c r="A1036" s="6" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="B1036" s="7" t="inlineStr">
+        <is>
+          <t>Ad Grunewald</t>
+        </is>
+      </c>
+      <c r="C1036" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1036" s="6" t="inlineStr">
+        <is>
+          <t>1:06:14</t>
+        </is>
+      </c>
+      <c r="E1036" s="6" t="inlineStr">
+        <is>
+          <t>1:04:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1037">
+      <c r="A1037" s="8" t="inlineStr">
+        <is>
+          <t>214</t>
+        </is>
+      </c>
+      <c r="B1037" s="9" t="inlineStr">
+        <is>
+          <t>Martijn van der Meer</t>
+        </is>
+      </c>
+      <c r="C1037" s="9" t="inlineStr">
+        <is>
+          <t>Leiden</t>
+        </is>
+      </c>
+      <c r="D1037" s="8" t="inlineStr">
+        <is>
+          <t>1:07:07</t>
+        </is>
+      </c>
+      <c r="E1037" s="8" t="inlineStr">
+        <is>
+          <t>1:06:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1038">
+      <c r="A1038" s="6" t="inlineStr">
+        <is>
+          <t>215</t>
+        </is>
+      </c>
+      <c r="B1038" s="7" t="inlineStr">
+        <is>
+          <t>Peter de Vries</t>
+        </is>
+      </c>
+      <c r="C1038" s="7" t="inlineStr">
+        <is>
+          <t>Schuiteman Accountants - 2</t>
+        </is>
+      </c>
+      <c r="D1038" s="6" t="inlineStr">
+        <is>
+          <t>1:08:19</t>
+        </is>
+      </c>
+      <c r="E1038" s="6" t="inlineStr">
+        <is>
+          <t>1:07:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1039">
+      <c r="A1039" s="8" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="B1039" s="9" t="inlineStr">
+        <is>
+          <t>Arjan Eggens</t>
+        </is>
+      </c>
+      <c r="C1039" s="9" t="inlineStr">
+        <is>
+          <t>Moba - 5</t>
+        </is>
+      </c>
+      <c r="D1039" s="8" t="inlineStr">
+        <is>
+          <t>1:09:37</t>
+        </is>
+      </c>
+      <c r="E1039" s="8" t="inlineStr">
+        <is>
+          <t>1:08:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
+      <c r="A1040" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1041">
+      <c r="A1041" s="4" t="inlineStr">
+        <is>
+          <t>V35, 10 KILOMETER</t>
+        </is>
+      </c>
+      <c r="B1041" s="4"/>
+      <c r="C1041" s="4"/>
+      <c r="D1041" s="4"/>
+      <c r="E1041" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1042">
+      <c r="A1042" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B350" s="5" t="inlineStr">
+      <c r="B1042" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C350" s="5" t="inlineStr">
+      <c r="C1042" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D350" s="5" t="inlineStr">
+      <c r="D1042" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E350" s="5" t="inlineStr">
+      <c r="E1042" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="351">
-      <c r="A351" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1043">
+      <c r="A1043" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B351" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A352" s="8" t="inlineStr">
+      <c r="B1043" s="7" t="inlineStr">
+        <is>
+          <t>Trix Hakstege</t>
+        </is>
+      </c>
+      <c r="C1043" s="7" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D1043" s="6" t="inlineStr">
+        <is>
+          <t>39:11</t>
+        </is>
+      </c>
+      <c r="E1043" s="6" t="inlineStr">
+        <is>
+          <t>39:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1044">
+      <c r="A1044" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B352" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A353" s="6" t="inlineStr">
+      <c r="B1044" s="9" t="inlineStr">
+        <is>
+          <t>Rachel de Weerd</t>
+        </is>
+      </c>
+      <c r="C1044" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1044" s="8" t="inlineStr">
+        <is>
+          <t>39:57</t>
+        </is>
+      </c>
+      <c r="E1044" s="8" t="inlineStr">
+        <is>
+          <t>39:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1045">
+      <c r="A1045" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B353" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A354" s="8" t="inlineStr">
+      <c r="B1045" s="7" t="inlineStr">
+        <is>
+          <t>Ilonka Wolswinkel</t>
+        </is>
+      </c>
+      <c r="C1045" s="7" t="inlineStr">
+        <is>
+          <t>Woudenberg</t>
+        </is>
+      </c>
+      <c r="D1045" s="6" t="inlineStr">
+        <is>
+          <t>40:36</t>
+        </is>
+      </c>
+      <c r="E1045" s="6" t="inlineStr">
+        <is>
+          <t>40:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1046">
+      <c r="A1046" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B354" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A355" s="6" t="inlineStr">
+      <c r="B1046" s="9" t="inlineStr">
+        <is>
+          <t>HyunJung Lee</t>
+        </is>
+      </c>
+      <c r="C1046" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1046" s="8" t="inlineStr">
+        <is>
+          <t>42:56</t>
+        </is>
+      </c>
+      <c r="E1046" s="8" t="inlineStr">
+        <is>
+          <t>42:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1047">
+      <c r="A1047" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B355" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C355" s="7" t="inlineStr">
+      <c r="B1047" s="7" t="inlineStr">
+        <is>
+          <t>Rebecca Bolwerk</t>
+        </is>
+      </c>
+      <c r="C1047" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>
       </c>
-      <c r="D355" s="6" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A356" s="8" t="inlineStr">
+      <c r="D1047" s="6" t="inlineStr">
+        <is>
+          <t>43:20</t>
+        </is>
+      </c>
+      <c r="E1047" s="6" t="inlineStr">
+        <is>
+          <t>43:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1048">
+      <c r="A1048" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B356" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C356" s="9" t="inlineStr">
+      <c r="B1048" s="9" t="inlineStr">
+        <is>
+          <t>Danielle Krijgsman</t>
+        </is>
+      </c>
+      <c r="C1048" s="9" t="inlineStr">
+        <is>
+          <t>Rhenen</t>
+        </is>
+      </c>
+      <c r="D1048" s="8" t="inlineStr">
+        <is>
+          <t>43:49</t>
+        </is>
+      </c>
+      <c r="E1048" s="8" t="inlineStr">
+        <is>
+          <t>43:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1049">
+      <c r="A1049" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1049" s="7" t="inlineStr">
+        <is>
+          <t>Annelies Hermkes</t>
+        </is>
+      </c>
+      <c r="C1049" s="7" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
-      <c r="D356" s="8" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A357" s="6" t="inlineStr">
+      <c r="D1049" s="6" t="inlineStr">
+        <is>
+          <t>44:01</t>
+        </is>
+      </c>
+      <c r="E1049" s="6" t="inlineStr">
+        <is>
+          <t>43:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1050">
+      <c r="A1050" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1050" s="9" t="inlineStr">
+        <is>
+          <t>Lidy Moosavi</t>
+        </is>
+      </c>
+      <c r="C1050" s="9" t="inlineStr">
+        <is>
+          <t>JB Techniek - 3</t>
+        </is>
+      </c>
+      <c r="D1050" s="8" t="inlineStr">
+        <is>
+          <t>46:41</t>
+        </is>
+      </c>
+      <c r="E1050" s="8" t="inlineStr">
+        <is>
+          <t>46:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1051">
+      <c r="A1051" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1051" s="7" t="inlineStr">
+        <is>
+          <t>Colette Gomez</t>
+        </is>
+      </c>
+      <c r="C1051" s="7" t="inlineStr">
+        <is>
+          <t>Eibergen</t>
+        </is>
+      </c>
+      <c r="D1051" s="6" t="inlineStr">
+        <is>
+          <t>47:04</t>
+        </is>
+      </c>
+      <c r="E1051" s="6" t="inlineStr">
+        <is>
+          <t>46:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1052">
+      <c r="A1052" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1052" s="9" t="inlineStr">
+        <is>
+          <t>Hester Woudenberg</t>
+        </is>
+      </c>
+      <c r="C1052" s="9" t="inlineStr">
+        <is>
+          <t>Fysiotherapie Voorthuizen - 3</t>
+        </is>
+      </c>
+      <c r="D1052" s="8" t="inlineStr">
+        <is>
+          <t>47:16</t>
+        </is>
+      </c>
+      <c r="E1052" s="8" t="inlineStr">
+        <is>
+          <t>46:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1053">
+      <c r="A1053" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1053" s="7" t="inlineStr">
+        <is>
+          <t>Iris Beekhuis</t>
+        </is>
+      </c>
+      <c r="C1053" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1053" s="6" t="inlineStr">
+        <is>
+          <t>48:11</t>
+        </is>
+      </c>
+      <c r="E1053" s="6" t="inlineStr">
+        <is>
+          <t>47:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1054">
+      <c r="A1054" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1054" s="9" t="inlineStr">
+        <is>
+          <t>Mireille van Ee</t>
+        </is>
+      </c>
+      <c r="C1054" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1054" s="8" t="inlineStr">
+        <is>
+          <t>49:39</t>
+        </is>
+      </c>
+      <c r="E1054" s="8" t="inlineStr">
+        <is>
+          <t>49:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1055">
+      <c r="A1055" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1055" s="7" t="inlineStr">
+        <is>
+          <t>Kelly Wempe</t>
+        </is>
+      </c>
+      <c r="C1055" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1055" s="6" t="inlineStr">
+        <is>
+          <t>49:55</t>
+        </is>
+      </c>
+      <c r="E1055" s="6" t="inlineStr">
+        <is>
+          <t>49:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1056">
+      <c r="A1056" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1056" s="9" t="inlineStr">
+        <is>
+          <t>Josien de Jong</t>
+        </is>
+      </c>
+      <c r="C1056" s="9" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D1056" s="8" t="inlineStr">
+        <is>
+          <t>50:18</t>
+        </is>
+      </c>
+      <c r="E1056" s="8" t="inlineStr">
+        <is>
+          <t>49:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1057">
+      <c r="A1057" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1057" s="7" t="inlineStr">
+        <is>
+          <t>Rianne Elderkamp</t>
+        </is>
+      </c>
+      <c r="C1057" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1057" s="6" t="inlineStr">
+        <is>
+          <t>50:56</t>
+        </is>
+      </c>
+      <c r="E1057" s="6" t="inlineStr">
+        <is>
+          <t>50:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1058">
+      <c r="A1058" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1058" s="9" t="inlineStr">
+        <is>
+          <t>Corienke Fieret</t>
+        </is>
+      </c>
+      <c r="C1058" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1058" s="8" t="inlineStr">
+        <is>
+          <t>51:33</t>
+        </is>
+      </c>
+      <c r="E1058" s="8" t="inlineStr">
+        <is>
+          <t>50:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1059">
+      <c r="A1059" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1059" s="7" t="inlineStr">
+        <is>
+          <t>Hanneke Schipper</t>
+        </is>
+      </c>
+      <c r="C1059" s="7" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D1059" s="6" t="inlineStr">
+        <is>
+          <t>51:46</t>
+        </is>
+      </c>
+      <c r="E1059" s="6" t="inlineStr">
+        <is>
+          <t>50:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1060">
+      <c r="A1060" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1060" s="9" t="inlineStr">
+        <is>
+          <t>Marinca Floor</t>
+        </is>
+      </c>
+      <c r="C1060" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D1060" s="8" t="inlineStr">
+        <is>
+          <t>52:19</t>
+        </is>
+      </c>
+      <c r="E1060" s="8" t="inlineStr">
+        <is>
+          <t>51:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1061">
+      <c r="A1061" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1061" s="7" t="inlineStr">
+        <is>
+          <t>Betsie Berculo</t>
+        </is>
+      </c>
+      <c r="C1061" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerkerveen</t>
+        </is>
+      </c>
+      <c r="D1061" s="6" t="inlineStr">
+        <is>
+          <t>53:36</t>
+        </is>
+      </c>
+      <c r="E1061" s="6" t="inlineStr">
+        <is>
+          <t>52:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1062">
+      <c r="A1062" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1062" s="9" t="inlineStr">
+        <is>
+          <t>Clarina Oosterbroek</t>
+        </is>
+      </c>
+      <c r="C1062" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1062" s="8" t="inlineStr">
+        <is>
+          <t>53:58</t>
+        </is>
+      </c>
+      <c r="E1062" s="8" t="inlineStr">
+        <is>
+          <t>53:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1063">
+      <c r="A1063" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1063" s="7" t="inlineStr">
+        <is>
+          <t>Alicia Chassignolle</t>
+        </is>
+      </c>
+      <c r="C1063" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D1063" s="6" t="inlineStr">
+        <is>
+          <t>54:16</t>
+        </is>
+      </c>
+      <c r="E1063" s="6" t="inlineStr">
+        <is>
+          <t>53:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1064">
+      <c r="A1064" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1064" s="9" t="inlineStr">
+        <is>
+          <t>Lisanne Duits</t>
+        </is>
+      </c>
+      <c r="C1064" s="9" t="inlineStr">
+        <is>
+          <t>Simplex Shared Services B.V. - 1</t>
+        </is>
+      </c>
+      <c r="D1064" s="8" t="inlineStr">
+        <is>
+          <t>54:22</t>
+        </is>
+      </c>
+      <c r="E1064" s="8" t="inlineStr">
+        <is>
+          <t>53:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1065">
+      <c r="A1065" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1065" s="7" t="inlineStr">
+        <is>
+          <t>Bianca van Lagen</t>
+        </is>
+      </c>
+      <c r="C1065" s="7" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D1065" s="6" t="inlineStr">
+        <is>
+          <t>54:37</t>
+        </is>
+      </c>
+      <c r="E1065" s="6" t="inlineStr">
+        <is>
+          <t>53:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1066">
+      <c r="A1066" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1066" s="9" t="inlineStr">
+        <is>
+          <t>Hetty Groeneveld</t>
+        </is>
+      </c>
+      <c r="C1066" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1066" s="8" t="inlineStr">
+        <is>
+          <t>54:49</t>
+        </is>
+      </c>
+      <c r="E1066" s="8" t="inlineStr">
+        <is>
+          <t>54:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1067">
+      <c r="A1067" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1067" s="7" t="inlineStr">
+        <is>
+          <t>Sanne van Barneveld</t>
+        </is>
+      </c>
+      <c r="C1067" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1067" s="6" t="inlineStr">
+        <is>
+          <t>55:02</t>
+        </is>
+      </c>
+      <c r="E1067" s="6" t="inlineStr">
+        <is>
+          <t>54:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1068">
+      <c r="A1068" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1068" s="9" t="inlineStr">
+        <is>
+          <t>Janet Bouwman</t>
+        </is>
+      </c>
+      <c r="C1068" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1068" s="8" t="inlineStr">
+        <is>
+          <t>55:51</t>
+        </is>
+      </c>
+      <c r="E1068" s="8" t="inlineStr">
+        <is>
+          <t>55:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1069">
+      <c r="A1069" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1069" s="7" t="inlineStr">
+        <is>
+          <t>Lyanne van den Heuvel</t>
+        </is>
+      </c>
+      <c r="C1069" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1069" s="6" t="inlineStr">
+        <is>
+          <t>56:11</t>
+        </is>
+      </c>
+      <c r="E1069" s="6" t="inlineStr">
+        <is>
+          <t>55:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1070">
+      <c r="A1070" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1070" s="9" t="inlineStr">
+        <is>
+          <t>Gea van der Huure</t>
+        </is>
+      </c>
+      <c r="C1070" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1070" s="8" t="inlineStr">
+        <is>
+          <t>57:10</t>
+        </is>
+      </c>
+      <c r="E1070" s="8" t="inlineStr">
+        <is>
+          <t>57:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1071">
+      <c r="A1071" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1071" s="7" t="inlineStr">
+        <is>
+          <t>Angelique Konings</t>
+        </is>
+      </c>
+      <c r="C1071" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D1071" s="6" t="inlineStr">
+        <is>
+          <t>57:16</t>
+        </is>
+      </c>
+      <c r="E1071" s="6" t="inlineStr">
+        <is>
+          <t>56:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1072">
+      <c r="A1072" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1072" s="9" t="inlineStr">
+        <is>
+          <t>Desiree de Ronde</t>
+        </is>
+      </c>
+      <c r="C1072" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1072" s="8" t="inlineStr">
+        <is>
+          <t>57:43</t>
+        </is>
+      </c>
+      <c r="E1072" s="8" t="inlineStr">
+        <is>
+          <t>57:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1073">
+      <c r="A1073" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1073" s="7" t="inlineStr">
+        <is>
+          <t>Stephanie van den Brink</t>
+        </is>
+      </c>
+      <c r="C1073" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D1073" s="6" t="inlineStr">
+        <is>
+          <t>57:58</t>
+        </is>
+      </c>
+      <c r="E1073" s="6" t="inlineStr">
+        <is>
+          <t>56:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1074">
+      <c r="A1074" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1074" s="9" t="inlineStr">
+        <is>
+          <t>Hanneke Mohle van Ginkel</t>
+        </is>
+      </c>
+      <c r="C1074" s="9" t="inlineStr">
+        <is>
+          <t>Jacobus hoeve - 1</t>
+        </is>
+      </c>
+      <c r="D1074" s="8" t="inlineStr">
+        <is>
+          <t>58:21</t>
+        </is>
+      </c>
+      <c r="E1074" s="8" t="inlineStr">
+        <is>
+          <t>57:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1075">
+      <c r="A1075" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1075" s="7" t="inlineStr">
+        <is>
+          <t>Anita van den Heuvel</t>
+        </is>
+      </c>
+      <c r="C1075" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerkerveen</t>
+        </is>
+      </c>
+      <c r="D1075" s="6" t="inlineStr">
+        <is>
+          <t>59:01</t>
+        </is>
+      </c>
+      <c r="E1075" s="6" t="inlineStr">
+        <is>
+          <t>58:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1076">
+      <c r="A1076" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1076" s="9" t="inlineStr">
+        <is>
+          <t>Anouschka van der Schee</t>
+        </is>
+      </c>
+      <c r="C1076" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D1076" s="8" t="inlineStr">
+        <is>
+          <t>59:26</t>
+        </is>
+      </c>
+      <c r="E1076" s="8" t="inlineStr">
+        <is>
+          <t>58:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1077">
+      <c r="A1077" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1077" s="7" t="inlineStr">
+        <is>
+          <t>Margaret Cunningham</t>
+        </is>
+      </c>
+      <c r="C1077" s="7" t="inlineStr">
+        <is>
+          <t>Washington</t>
+        </is>
+      </c>
+      <c r="D1077" s="6" t="inlineStr">
+        <is>
+          <t>1:00:04</t>
+        </is>
+      </c>
+      <c r="E1077" s="6" t="inlineStr">
+        <is>
+          <t>58:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1078">
+      <c r="A1078" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1078" s="9" t="inlineStr">
+        <is>
+          <t>Rins Disselkoen</t>
+        </is>
+      </c>
+      <c r="C1078" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1078" s="8" t="inlineStr">
+        <is>
+          <t>1:00:43</t>
+        </is>
+      </c>
+      <c r="E1078" s="8" t="inlineStr">
+        <is>
+          <t>59:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1079">
+      <c r="A1079" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1079" s="7" t="inlineStr">
+        <is>
+          <t>Jacqueline Kempen-Nijhof</t>
+        </is>
+      </c>
+      <c r="C1079" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1079" s="6" t="inlineStr">
+        <is>
+          <t>1:01:11</t>
+        </is>
+      </c>
+      <c r="E1079" s="6" t="inlineStr">
+        <is>
+          <t>1:00:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1080">
+      <c r="A1080" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1080" s="9" t="inlineStr">
+        <is>
+          <t>Janet Ruitenberg</t>
+        </is>
+      </c>
+      <c r="C1080" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1080" s="8" t="inlineStr">
+        <is>
+          <t>1:01:19</t>
+        </is>
+      </c>
+      <c r="E1080" s="8" t="inlineStr">
+        <is>
+          <t>1:00:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1081">
+      <c r="A1081" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1081" s="7" t="inlineStr">
+        <is>
+          <t>Kamila Koetsier</t>
+        </is>
+      </c>
+      <c r="C1081" s="7" t="inlineStr">
+        <is>
+          <t>AviationGlass - 2</t>
+        </is>
+      </c>
+      <c r="D1081" s="6" t="inlineStr">
+        <is>
+          <t>1:01:22</t>
+        </is>
+      </c>
+      <c r="E1081" s="6" t="inlineStr">
+        <is>
+          <t>1:00:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1082">
+      <c r="A1082" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1082" s="9" t="inlineStr">
+        <is>
+          <t>Janet Koster</t>
+        </is>
+      </c>
+      <c r="C1082" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1082" s="8" t="inlineStr">
+        <is>
+          <t>1:02:54</t>
+        </is>
+      </c>
+      <c r="E1082" s="8" t="inlineStr">
+        <is>
+          <t>1:01:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1083">
+      <c r="A1083" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1083" s="7" t="inlineStr">
+        <is>
+          <t>Hilly Hooyer</t>
+        </is>
+      </c>
+      <c r="C1083" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1083" s="6" t="inlineStr">
+        <is>
+          <t>1:03:10</t>
+        </is>
+      </c>
+      <c r="E1083" s="6" t="inlineStr">
+        <is>
+          <t>1:02:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1084">
+      <c r="A1084" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1084" s="9" t="inlineStr">
+        <is>
+          <t>Anne-Marie Raijmakers</t>
+        </is>
+      </c>
+      <c r="C1084" s="9" t="inlineStr">
+        <is>
+          <t>Vooruit Voorthuizen - 1</t>
+        </is>
+      </c>
+      <c r="D1084" s="8" t="inlineStr">
+        <is>
+          <t>1:04:44</t>
+        </is>
+      </c>
+      <c r="E1084" s="8" t="inlineStr">
+        <is>
+          <t>1:03:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1085">
+      <c r="A1085" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1085" s="7" t="inlineStr">
+        <is>
+          <t>Marjanne van Middendorp</t>
+        </is>
+      </c>
+      <c r="C1085" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1085" s="6" t="inlineStr">
+        <is>
+          <t>1:05:30</t>
+        </is>
+      </c>
+      <c r="E1085" s="6" t="inlineStr">
+        <is>
+          <t>1:04:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1086">
+      <c r="A1086" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1086" s="9" t="inlineStr">
+        <is>
+          <t>Mannie Raijmakers</t>
+        </is>
+      </c>
+      <c r="C1086" s="9" t="inlineStr">
+        <is>
+          <t>Soest</t>
+        </is>
+      </c>
+      <c r="D1086" s="8" t="inlineStr">
+        <is>
+          <t>1:12:43</t>
+        </is>
+      </c>
+      <c r="E1086" s="8" t="inlineStr">
+        <is>
+          <t>1:11:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
+      <c r="A1087" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1088">
+      <c r="A1088" s="4" t="inlineStr">
+        <is>
+          <t>J, KINDEREN 0-6 JAAR - 650 M</t>
+        </is>
+      </c>
+      <c r="B1088" s="4"/>
+      <c r="C1088" s="4"/>
+      <c r="D1088" s="4"/>
+      <c r="E1088" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1089">
+      <c r="A1089" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1089" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1089" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1089" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1089" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1090">
+      <c r="A1090" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1090" s="7" t="inlineStr">
+        <is>
+          <t>Julian Nimeijer</t>
+        </is>
+      </c>
+      <c r="C1090" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1090" s="6" t="inlineStr">
+        <is>
+          <t>2:37</t>
+        </is>
+      </c>
+      <c r="E1090" s="6" t="inlineStr">
+        <is>
+          <t>2:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1091">
+      <c r="A1091" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1091" s="9" t="inlineStr">
+        <is>
+          <t>Noud Uenk</t>
+        </is>
+      </c>
+      <c r="C1091" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1091" s="8" t="inlineStr">
+        <is>
+          <t>2:42</t>
+        </is>
+      </c>
+      <c r="E1091" s="8" t="inlineStr">
+        <is>
+          <t>2:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1092">
+      <c r="A1092" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1092" s="7" t="inlineStr">
+        <is>
+          <t>Jamie Blankendaal</t>
+        </is>
+      </c>
+      <c r="C1092" s="7" t="inlineStr">
+        <is>
+          <t>Alkmaar</t>
+        </is>
+      </c>
+      <c r="D1092" s="6" t="inlineStr">
+        <is>
+          <t>2:48</t>
+        </is>
+      </c>
+      <c r="E1092" s="6" t="inlineStr">
+        <is>
+          <t>2:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1093">
+      <c r="A1093" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1093" s="9" t="inlineStr">
+        <is>
+          <t>Simon Viatour Wempe</t>
+        </is>
+      </c>
+      <c r="C1093" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1093" s="8" t="inlineStr">
+        <is>
+          <t>2:59</t>
+        </is>
+      </c>
+      <c r="E1093" s="8" t="inlineStr">
+        <is>
+          <t>2:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1094">
+      <c r="A1094" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1094" s="7" t="inlineStr">
+        <is>
+          <t>Mattias Blok</t>
+        </is>
+      </c>
+      <c r="C1094" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1094" s="6" t="inlineStr">
+        <is>
+          <t>3:01</t>
+        </is>
+      </c>
+      <c r="E1094" s="6" t="inlineStr">
+        <is>
+          <t>2:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1095">
+      <c r="A1095" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1095" s="9" t="inlineStr">
+        <is>
+          <t>Boaz van Norel</t>
+        </is>
+      </c>
+      <c r="C1095" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1095" s="8" t="inlineStr">
+        <is>
+          <t>3:05</t>
+        </is>
+      </c>
+      <c r="E1095" s="8" t="inlineStr">
+        <is>
+          <t>3:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1096">
+      <c r="A1096" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B357" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C357" s="7" t="inlineStr">
+      <c r="B1096" s="7" t="inlineStr">
+        <is>
+          <t>Luuk Overeem</t>
+        </is>
+      </c>
+      <c r="C1096" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1096" s="6" t="inlineStr">
+        <is>
+          <t>3:05</t>
+        </is>
+      </c>
+      <c r="E1096" s="6" t="inlineStr">
+        <is>
+          <t>3:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1097">
+      <c r="A1097" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1097" s="9" t="inlineStr">
+        <is>
+          <t>Jace Tesfaye</t>
+        </is>
+      </c>
+      <c r="C1097" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1097" s="8" t="inlineStr">
+        <is>
+          <t>3:09</t>
+        </is>
+      </c>
+      <c r="E1097" s="8" t="inlineStr">
+        <is>
+          <t>3:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1098">
+      <c r="A1098" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1098" s="7" t="inlineStr">
+        <is>
+          <t>Tijn Woudenberg</t>
+        </is>
+      </c>
+      <c r="C1098" s="7" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1098" s="6" t="inlineStr">
+        <is>
+          <t>3:10</t>
+        </is>
+      </c>
+      <c r="E1098" s="6" t="inlineStr">
+        <is>
+          <t>3:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1099">
+      <c r="A1099" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1099" s="9" t="inlineStr">
+        <is>
+          <t>Thomas Gant</t>
+        </is>
+      </c>
+      <c r="C1099" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1099" s="8" t="inlineStr">
+        <is>
+          <t>3:12</t>
+        </is>
+      </c>
+      <c r="E1099" s="8" t="inlineStr">
+        <is>
+          <t>3:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1100">
+      <c r="A1100" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1100" s="7" t="inlineStr">
+        <is>
+          <t>Xavi Dekker</t>
+        </is>
+      </c>
+      <c r="C1100" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1100" s="6" t="inlineStr">
+        <is>
+          <t>3:14</t>
+        </is>
+      </c>
+      <c r="E1100" s="6" t="inlineStr">
+        <is>
+          <t>3:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1101">
+      <c r="A1101" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1101" s="9" t="inlineStr">
+        <is>
+          <t>Jelte van de Kuilen</t>
+        </is>
+      </c>
+      <c r="C1101" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1101" s="8" t="inlineStr">
+        <is>
+          <t>3:22</t>
+        </is>
+      </c>
+      <c r="E1101" s="8" t="inlineStr">
+        <is>
+          <t>3:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1102">
+      <c r="A1102" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1102" s="7" t="inlineStr">
+        <is>
+          <t>Joshua Zandvliet</t>
+        </is>
+      </c>
+      <c r="C1102" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1102" s="6" t="inlineStr">
+        <is>
+          <t>3:27</t>
+        </is>
+      </c>
+      <c r="E1102" s="6" t="inlineStr">
+        <is>
+          <t>3:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1103">
+      <c r="A1103" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1103" s="9" t="inlineStr">
+        <is>
+          <t>Steijn van Veldhuisen</t>
+        </is>
+      </c>
+      <c r="C1103" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1103" s="8" t="inlineStr">
+        <is>
+          <t>3:28</t>
+        </is>
+      </c>
+      <c r="E1103" s="8" t="inlineStr">
+        <is>
+          <t>3:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1104">
+      <c r="A1104" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1104" s="7" t="inlineStr">
+        <is>
+          <t>Dave van de Kraats</t>
+        </is>
+      </c>
+      <c r="C1104" s="7" t="inlineStr">
         <is>
           <t>Ede</t>
         </is>
       </c>
-      <c r="D357" s="6" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A358" s="8" t="inlineStr">
+      <c r="D1104" s="6" t="inlineStr">
+        <is>
+          <t>3:32</t>
+        </is>
+      </c>
+      <c r="E1104" s="6" t="inlineStr">
+        <is>
+          <t>3:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1105">
+      <c r="A1105" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1105" s="9" t="inlineStr">
+        <is>
+          <t>Thijmen Top</t>
+        </is>
+      </c>
+      <c r="C1105" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1105" s="8" t="inlineStr">
+        <is>
+          <t>3:36</t>
+        </is>
+      </c>
+      <c r="E1105" s="8" t="inlineStr">
+        <is>
+          <t>3:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1106">
+      <c r="A1106" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1106" s="7" t="inlineStr">
+        <is>
+          <t>Samuel Huibers</t>
+        </is>
+      </c>
+      <c r="C1106" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1106" s="6" t="inlineStr">
+        <is>
+          <t>3:38</t>
+        </is>
+      </c>
+      <c r="E1106" s="6" t="inlineStr">
+        <is>
+          <t>3:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1107">
+      <c r="A1107" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1107" s="9" t="inlineStr">
+        <is>
+          <t>Bram Lagerweij</t>
+        </is>
+      </c>
+      <c r="C1107" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1107" s="8" t="inlineStr">
+        <is>
+          <t>3:39</t>
+        </is>
+      </c>
+      <c r="E1107" s="8" t="inlineStr">
+        <is>
+          <t>3:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1108">
+      <c r="A1108" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1108" s="7" t="inlineStr">
+        <is>
+          <t>Djustin Gelens</t>
+        </is>
+      </c>
+      <c r="C1108" s="7" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D1108" s="6" t="inlineStr">
+        <is>
+          <t>3:40</t>
+        </is>
+      </c>
+      <c r="E1108" s="6" t="inlineStr">
+        <is>
+          <t>3:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1109">
+      <c r="A1109" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1109" s="9" t="inlineStr">
+        <is>
+          <t>Thijs Metze</t>
+        </is>
+      </c>
+      <c r="C1109" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1109" s="8" t="inlineStr">
+        <is>
+          <t>3:41</t>
+        </is>
+      </c>
+      <c r="E1109" s="8" t="inlineStr">
+        <is>
+          <t>3:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1110">
+      <c r="A1110" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1110" s="7" t="inlineStr">
+        <is>
+          <t>Ryan Seevens</t>
+        </is>
+      </c>
+      <c r="C1110" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1110" s="6" t="inlineStr">
+        <is>
+          <t>3:43</t>
+        </is>
+      </c>
+      <c r="E1110" s="6" t="inlineStr">
+        <is>
+          <t>3:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1111">
+      <c r="A1111" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1111" s="9" t="inlineStr">
+        <is>
+          <t>Raff Schattenberg</t>
+        </is>
+      </c>
+      <c r="C1111" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1111" s="8" t="inlineStr">
+        <is>
+          <t>3:46</t>
+        </is>
+      </c>
+      <c r="E1111" s="8" t="inlineStr">
+        <is>
+          <t>3:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1112">
+      <c r="A1112" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1112" s="7" t="inlineStr">
+        <is>
+          <t>Huub Demmer</t>
+        </is>
+      </c>
+      <c r="C1112" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1112" s="6" t="inlineStr">
+        <is>
+          <t>3:47</t>
+        </is>
+      </c>
+      <c r="E1112" s="6" t="inlineStr">
+        <is>
+          <t>3:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1113">
+      <c r="A1113" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1113" s="9" t="inlineStr">
+        <is>
+          <t>David Ruttenberg</t>
+        </is>
+      </c>
+      <c r="C1113" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1113" s="8" t="inlineStr">
+        <is>
+          <t>3:49</t>
+        </is>
+      </c>
+      <c r="E1113" s="8" t="inlineStr">
+        <is>
+          <t>3:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1114">
+      <c r="A1114" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1114" s="7" t="inlineStr">
+        <is>
+          <t>Joshua Brouwer</t>
+        </is>
+      </c>
+      <c r="C1114" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1114" s="6" t="inlineStr">
+        <is>
+          <t>3:49</t>
+        </is>
+      </c>
+      <c r="E1114" s="6" t="inlineStr">
+        <is>
+          <t>3:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1115">
+      <c r="A1115" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1115" s="9" t="inlineStr">
+        <is>
+          <t>Levi Pater</t>
+        </is>
+      </c>
+      <c r="C1115" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1115" s="8" t="inlineStr">
+        <is>
+          <t>3:52</t>
+        </is>
+      </c>
+      <c r="E1115" s="8" t="inlineStr">
+        <is>
+          <t>3:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1116">
+      <c r="A1116" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1116" s="7" t="inlineStr">
+        <is>
+          <t>Nick van de Kieft</t>
+        </is>
+      </c>
+      <c r="C1116" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1116" s="6" t="inlineStr">
+        <is>
+          <t>3:55</t>
+        </is>
+      </c>
+      <c r="E1116" s="6" t="inlineStr">
+        <is>
+          <t>3:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1117">
+      <c r="A1117" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1117" s="9" t="inlineStr">
+        <is>
+          <t>Tygo Reijnders</t>
+        </is>
+      </c>
+      <c r="C1117" s="9" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1117" s="8" t="inlineStr">
+        <is>
+          <t>3:56</t>
+        </is>
+      </c>
+      <c r="E1117" s="8" t="inlineStr">
+        <is>
+          <t>3:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1118">
+      <c r="A1118" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1118" s="7" t="inlineStr">
+        <is>
+          <t>Stenn Gerritse</t>
+        </is>
+      </c>
+      <c r="C1118" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1118" s="6" t="inlineStr">
+        <is>
+          <t>3:57</t>
+        </is>
+      </c>
+      <c r="E1118" s="6" t="inlineStr">
+        <is>
+          <t>3:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1119">
+      <c r="A1119" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1119" s="9" t="inlineStr">
+        <is>
+          <t>Stijn Uenk</t>
+        </is>
+      </c>
+      <c r="C1119" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1119" s="8" t="inlineStr">
+        <is>
+          <t>4:02</t>
+        </is>
+      </c>
+      <c r="E1119" s="8" t="inlineStr">
+        <is>
+          <t>3:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1120">
+      <c r="A1120" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1120" s="7" t="inlineStr">
+        <is>
+          <t>Mayson Boersen</t>
+        </is>
+      </c>
+      <c r="C1120" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1120" s="6" t="inlineStr">
+        <is>
+          <t>4:02</t>
+        </is>
+      </c>
+      <c r="E1120" s="6" t="inlineStr">
+        <is>
+          <t>3:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1121">
+      <c r="A1121" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1121" s="9" t="inlineStr">
+        <is>
+          <t>Twan van Beek</t>
+        </is>
+      </c>
+      <c r="C1121" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1121" s="8" t="inlineStr">
+        <is>
+          <t>4:03</t>
+        </is>
+      </c>
+      <c r="E1121" s="8" t="inlineStr">
+        <is>
+          <t>3:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1122">
+      <c r="A1122" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1122" s="7" t="inlineStr">
+        <is>
+          <t>Lars de Roo</t>
+        </is>
+      </c>
+      <c r="C1122" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1122" s="6" t="inlineStr">
+        <is>
+          <t>4:05</t>
+        </is>
+      </c>
+      <c r="E1122" s="6" t="inlineStr">
+        <is>
+          <t>3:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1123">
+      <c r="A1123" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1123" s="9" t="inlineStr">
+        <is>
+          <t>Matthan Bouwman</t>
+        </is>
+      </c>
+      <c r="C1123" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1123" s="8" t="inlineStr">
+        <is>
+          <t>4:05</t>
+        </is>
+      </c>
+      <c r="E1123" s="8" t="inlineStr">
+        <is>
+          <t>3:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1124">
+      <c r="A1124" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1124" s="7" t="inlineStr">
+        <is>
+          <t>Evan Luigjes</t>
+        </is>
+      </c>
+      <c r="C1124" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1124" s="6" t="inlineStr">
+        <is>
+          <t>4:07</t>
+        </is>
+      </c>
+      <c r="E1124" s="6" t="inlineStr">
+        <is>
+          <t>4:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1125">
+      <c r="A1125" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1125" s="9" t="inlineStr">
+        <is>
+          <t>Lewis Kok</t>
+        </is>
+      </c>
+      <c r="C1125" s="9" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D1125" s="8" t="inlineStr">
+        <is>
+          <t>4:08</t>
+        </is>
+      </c>
+      <c r="E1125" s="8" t="inlineStr">
+        <is>
+          <t>3:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1126">
+      <c r="A1126" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1126" s="7" t="inlineStr">
+        <is>
+          <t>Espen Elbertsen</t>
+        </is>
+      </c>
+      <c r="C1126" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1126" s="6" t="inlineStr">
+        <is>
+          <t>4:10</t>
+        </is>
+      </c>
+      <c r="E1126" s="6" t="inlineStr">
+        <is>
+          <t>3:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1127">
+      <c r="A1127" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1127" s="9" t="inlineStr">
+        <is>
+          <t>Willem van der Linden</t>
+        </is>
+      </c>
+      <c r="C1127" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1127" s="8" t="inlineStr">
+        <is>
+          <t>4:11</t>
+        </is>
+      </c>
+      <c r="E1127" s="8" t="inlineStr">
+        <is>
+          <t>3:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1128">
+      <c r="A1128" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1128" s="7" t="inlineStr">
+        <is>
+          <t>Benjamin van der Schans</t>
+        </is>
+      </c>
+      <c r="C1128" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1128" s="6" t="inlineStr">
+        <is>
+          <t>4:13</t>
+        </is>
+      </c>
+      <c r="E1128" s="6" t="inlineStr">
+        <is>
+          <t>4:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1129">
+      <c r="A1129" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1129" s="9" t="inlineStr">
+        <is>
+          <t>Levi van de Braak</t>
+        </is>
+      </c>
+      <c r="C1129" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1129" s="8" t="inlineStr">
+        <is>
+          <t>4:16</t>
+        </is>
+      </c>
+      <c r="E1129" s="8" t="inlineStr">
+        <is>
+          <t>4:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1130">
+      <c r="A1130" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1130" s="7" t="inlineStr">
+        <is>
+          <t>Thomas van de Munt</t>
+        </is>
+      </c>
+      <c r="C1130" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1130" s="6" t="inlineStr">
+        <is>
+          <t>4:16</t>
+        </is>
+      </c>
+      <c r="E1130" s="6" t="inlineStr">
+        <is>
+          <t>3:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1131">
+      <c r="A1131" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1131" s="9" t="inlineStr">
+        <is>
+          <t>Noaz Buitink-Davelaar</t>
+        </is>
+      </c>
+      <c r="C1131" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1131" s="8" t="inlineStr">
+        <is>
+          <t>4:18</t>
+        </is>
+      </c>
+      <c r="E1131" s="8" t="inlineStr">
+        <is>
+          <t>3:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1132">
+      <c r="A1132" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1132" s="7" t="inlineStr">
+        <is>
+          <t>Cees Overeem</t>
+        </is>
+      </c>
+      <c r="C1132" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1132" s="6" t="inlineStr">
+        <is>
+          <t>4:18</t>
+        </is>
+      </c>
+      <c r="E1132" s="6" t="inlineStr">
+        <is>
+          <t>4:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1133">
+      <c r="A1133" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1133" s="9" t="inlineStr">
+        <is>
+          <t>Caz Bakker</t>
+        </is>
+      </c>
+      <c r="C1133" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1133" s="8" t="inlineStr">
+        <is>
+          <t>4:20</t>
+        </is>
+      </c>
+      <c r="E1133" s="8" t="inlineStr">
+        <is>
+          <t>4:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1134">
+      <c r="A1134" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1134" s="7" t="inlineStr">
+        <is>
+          <t>Finn Hamoen</t>
+        </is>
+      </c>
+      <c r="C1134" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1134" s="6" t="inlineStr">
+        <is>
+          <t>4:21</t>
+        </is>
+      </c>
+      <c r="E1134" s="6" t="inlineStr">
+        <is>
+          <t>3:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1135">
+      <c r="A1135" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1135" s="9" t="inlineStr">
+        <is>
+          <t>Sepp Bakker</t>
+        </is>
+      </c>
+      <c r="C1135" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1135" s="8" t="inlineStr">
+        <is>
+          <t>4:23</t>
+        </is>
+      </c>
+      <c r="E1135" s="8" t="inlineStr">
+        <is>
+          <t>4:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1136">
+      <c r="A1136" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1136" s="7" t="inlineStr">
+        <is>
+          <t>Joa van de Kamp</t>
+        </is>
+      </c>
+      <c r="C1136" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1136" s="6" t="inlineStr">
+        <is>
+          <t>4:23</t>
+        </is>
+      </c>
+      <c r="E1136" s="6" t="inlineStr">
+        <is>
+          <t>4:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1137">
+      <c r="A1137" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1137" s="9" t="inlineStr">
+        <is>
+          <t>Joris Kruitbosch</t>
+        </is>
+      </c>
+      <c r="C1137" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1137" s="8" t="inlineStr">
+        <is>
+          <t>4:23</t>
+        </is>
+      </c>
+      <c r="E1137" s="8" t="inlineStr">
+        <is>
+          <t>4:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1138">
+      <c r="A1138" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1138" s="7" t="inlineStr">
+        <is>
+          <t>Lewis Braal</t>
+        </is>
+      </c>
+      <c r="C1138" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1138" s="6" t="inlineStr">
+        <is>
+          <t>4:24</t>
+        </is>
+      </c>
+      <c r="E1138" s="6" t="inlineStr">
+        <is>
+          <t>4:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1139">
+      <c r="A1139" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1139" s="9" t="inlineStr">
+        <is>
+          <t>Finn van Beek</t>
+        </is>
+      </c>
+      <c r="C1139" s="9" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D1139" s="8" t="inlineStr">
+        <is>
+          <t>4:26</t>
+        </is>
+      </c>
+      <c r="E1139" s="8" t="inlineStr">
+        <is>
+          <t>4:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1140">
+      <c r="A1140" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1140" s="7" t="inlineStr">
+        <is>
+          <t>Jurre Rottier</t>
+        </is>
+      </c>
+      <c r="C1140" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1140" s="6" t="inlineStr">
+        <is>
+          <t>4:26</t>
+        </is>
+      </c>
+      <c r="E1140" s="6" t="inlineStr">
+        <is>
+          <t>4:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1141">
+      <c r="A1141" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1141" s="9" t="inlineStr">
+        <is>
+          <t>Maksymilian Krupa</t>
+        </is>
+      </c>
+      <c r="C1141" s="9" t="inlineStr">
+        <is>
+          <t>Kirchhundem</t>
+        </is>
+      </c>
+      <c r="D1141" s="8" t="inlineStr">
+        <is>
+          <t>4:28</t>
+        </is>
+      </c>
+      <c r="E1141" s="8" t="inlineStr">
+        <is>
+          <t>4:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1142">
+      <c r="A1142" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1142" s="7" t="inlineStr">
+        <is>
+          <t>Lenn Pater</t>
+        </is>
+      </c>
+      <c r="C1142" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1142" s="6" t="inlineStr">
+        <is>
+          <t>4:31</t>
+        </is>
+      </c>
+      <c r="E1142" s="6" t="inlineStr">
+        <is>
+          <t>3:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1143">
+      <c r="A1143" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1143" s="9" t="inlineStr">
+        <is>
+          <t>Joey Cozijnsen</t>
+        </is>
+      </c>
+      <c r="C1143" s="9" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1143" s="8" t="inlineStr">
+        <is>
+          <t>4:31</t>
+        </is>
+      </c>
+      <c r="E1143" s="8" t="inlineStr">
+        <is>
+          <t>4:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1144">
+      <c r="A1144" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1144" s="7" t="inlineStr">
+        <is>
+          <t>Siem Kroon</t>
+        </is>
+      </c>
+      <c r="C1144" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D1144" s="6" t="inlineStr">
+        <is>
+          <t>4:36</t>
+        </is>
+      </c>
+      <c r="E1144" s="6" t="inlineStr">
+        <is>
+          <t>4:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1145">
+      <c r="A1145" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1145" s="9" t="inlineStr">
+        <is>
+          <t>Noud Mulder</t>
+        </is>
+      </c>
+      <c r="C1145" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1145" s="8" t="inlineStr">
+        <is>
+          <t>4:36</t>
+        </is>
+      </c>
+      <c r="E1145" s="8" t="inlineStr">
+        <is>
+          <t>4:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1146">
+      <c r="A1146" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B1146" s="7" t="inlineStr">
+        <is>
+          <t>William de Kwant</t>
+        </is>
+      </c>
+      <c r="C1146" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1146" s="6" t="inlineStr">
+        <is>
+          <t>4:40</t>
+        </is>
+      </c>
+      <c r="E1146" s="6" t="inlineStr">
+        <is>
+          <t>4:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1147">
+      <c r="A1147" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B1147" s="9" t="inlineStr">
+        <is>
+          <t>Len van de Kraats</t>
+        </is>
+      </c>
+      <c r="C1147" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1147" s="8" t="inlineStr">
+        <is>
+          <t>4:42</t>
+        </is>
+      </c>
+      <c r="E1147" s="8" t="inlineStr">
+        <is>
+          <t>4:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1148">
+      <c r="A1148" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B1148" s="7" t="inlineStr">
+        <is>
+          <t>Kyan Peters</t>
+        </is>
+      </c>
+      <c r="C1148" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1148" s="6" t="inlineStr">
+        <is>
+          <t>4:44</t>
+        </is>
+      </c>
+      <c r="E1148" s="6" t="inlineStr">
+        <is>
+          <t>4:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1149">
+      <c r="A1149" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B1149" s="9" t="inlineStr">
+        <is>
+          <t>Finn Stap</t>
+        </is>
+      </c>
+      <c r="C1149" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1149" s="8" t="inlineStr">
+        <is>
+          <t>4:45</t>
+        </is>
+      </c>
+      <c r="E1149" s="8" t="inlineStr">
+        <is>
+          <t>4:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1150">
+      <c r="A1150" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B1150" s="7" t="inlineStr">
+        <is>
+          <t>Foss Stap</t>
+        </is>
+      </c>
+      <c r="C1150" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1150" s="6" t="inlineStr">
+        <is>
+          <t>4:46</t>
+        </is>
+      </c>
+      <c r="E1150" s="6" t="inlineStr">
+        <is>
+          <t>4:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1151">
+      <c r="A1151" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B1151" s="9" t="inlineStr">
+        <is>
+          <t>Marco Diks</t>
+        </is>
+      </c>
+      <c r="C1151" s="9" t="inlineStr">
+        <is>
+          <t>Waalre</t>
+        </is>
+      </c>
+      <c r="D1151" s="8" t="inlineStr">
+        <is>
+          <t>4:46</t>
+        </is>
+      </c>
+      <c r="E1151" s="8" t="inlineStr">
+        <is>
+          <t>4:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1152">
+      <c r="A1152" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B1152" s="7" t="inlineStr">
+        <is>
+          <t>Leverno Dap</t>
+        </is>
+      </c>
+      <c r="C1152" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1152" s="6" t="inlineStr">
+        <is>
+          <t>4:47</t>
+        </is>
+      </c>
+      <c r="E1152" s="6" t="inlineStr">
+        <is>
+          <t>4:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1153">
+      <c r="A1153" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B1153" s="9" t="inlineStr">
+        <is>
+          <t>Daan Berg</t>
+        </is>
+      </c>
+      <c r="C1153" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1153" s="8" t="inlineStr">
+        <is>
+          <t>4:47</t>
+        </is>
+      </c>
+      <c r="E1153" s="8" t="inlineStr">
+        <is>
+          <t>4:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1154">
+      <c r="A1154" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B1154" s="7" t="inlineStr">
+        <is>
+          <t>Joas Schouten</t>
+        </is>
+      </c>
+      <c r="C1154" s="7" t="inlineStr">
+        <is>
+          <t>Alblasserdam</t>
+        </is>
+      </c>
+      <c r="D1154" s="6" t="inlineStr">
+        <is>
+          <t>4:49</t>
+        </is>
+      </c>
+      <c r="E1154" s="6" t="inlineStr">
+        <is>
+          <t>4:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1155">
+      <c r="A1155" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B1155" s="9" t="inlineStr">
+        <is>
+          <t>Robin van Wolfswinkel</t>
+        </is>
+      </c>
+      <c r="C1155" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1155" s="8" t="inlineStr">
+        <is>
+          <t>4:50</t>
+        </is>
+      </c>
+      <c r="E1155" s="8" t="inlineStr">
+        <is>
+          <t>4:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1156">
+      <c r="A1156" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B1156" s="7" t="inlineStr">
+        <is>
+          <t>Siem Schoenmaker</t>
+        </is>
+      </c>
+      <c r="C1156" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1156" s="6" t="inlineStr">
+        <is>
+          <t>4:51</t>
+        </is>
+      </c>
+      <c r="E1156" s="6" t="inlineStr">
+        <is>
+          <t>4:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1157">
+      <c r="A1157" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B1157" s="9" t="inlineStr">
+        <is>
+          <t>Roan Wünsch</t>
+        </is>
+      </c>
+      <c r="C1157" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1157" s="8" t="inlineStr">
+        <is>
+          <t>4:52</t>
+        </is>
+      </c>
+      <c r="E1157" s="8" t="inlineStr">
+        <is>
+          <t>4:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1158">
+      <c r="A1158" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B1158" s="7" t="inlineStr">
+        <is>
+          <t>Stef Arends</t>
+        </is>
+      </c>
+      <c r="C1158" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1158" s="6" t="inlineStr">
+        <is>
+          <t>4:54</t>
+        </is>
+      </c>
+      <c r="E1158" s="6" t="inlineStr">
+        <is>
+          <t>4:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1159">
+      <c r="A1159" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B1159" s="9" t="inlineStr">
+        <is>
+          <t>Chiel Hooijer</t>
+        </is>
+      </c>
+      <c r="C1159" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1159" s="8" t="inlineStr">
+        <is>
+          <t>4:57</t>
+        </is>
+      </c>
+      <c r="E1159" s="8" t="inlineStr">
+        <is>
+          <t>4:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1160">
+      <c r="A1160" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B1160" s="7" t="inlineStr">
+        <is>
+          <t>Dylano Rutjes</t>
+        </is>
+      </c>
+      <c r="C1160" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1160" s="6" t="inlineStr">
+        <is>
+          <t>5:02</t>
+        </is>
+      </c>
+      <c r="E1160" s="6" t="inlineStr">
+        <is>
+          <t>4:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1161">
+      <c r="A1161" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B1161" s="9" t="inlineStr">
+        <is>
+          <t>Sem Bokhorst</t>
+        </is>
+      </c>
+      <c r="C1161" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1161" s="8" t="inlineStr">
+        <is>
+          <t>5:10</t>
+        </is>
+      </c>
+      <c r="E1161" s="8" t="inlineStr">
+        <is>
+          <t>4:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1162">
+      <c r="A1162" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B1162" s="7" t="inlineStr">
+        <is>
+          <t>Pijke van den Berg</t>
+        </is>
+      </c>
+      <c r="C1162" s="7" t="inlineStr">
+        <is>
+          <t>Hooglanderveen</t>
+        </is>
+      </c>
+      <c r="D1162" s="6" t="inlineStr">
+        <is>
+          <t>5:17</t>
+        </is>
+      </c>
+      <c r="E1162" s="6" t="inlineStr">
+        <is>
+          <t>4:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1163">
+      <c r="A1163" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B1163" s="9" t="inlineStr">
+        <is>
+          <t>Rein van den Berg</t>
+        </is>
+      </c>
+      <c r="C1163" s="9" t="inlineStr">
+        <is>
+          <t>Hooglanderveen</t>
+        </is>
+      </c>
+      <c r="D1163" s="8" t="inlineStr">
+        <is>
+          <t>5:27</t>
+        </is>
+      </c>
+      <c r="E1163" s="8" t="inlineStr">
+        <is>
+          <t>5:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1164">
+      <c r="A1164" s="6" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B1164" s="7" t="inlineStr">
+        <is>
+          <t>Jayden Bleijenberg</t>
+        </is>
+      </c>
+      <c r="C1164" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1164" s="6" t="inlineStr">
+        <is>
+          <t>5:33</t>
+        </is>
+      </c>
+      <c r="E1164" s="6" t="inlineStr">
+        <is>
+          <t>5:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1165">
+      <c r="A1165" s="8" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B1165" s="9" t="inlineStr">
+        <is>
+          <t>Wess Jansen</t>
+        </is>
+      </c>
+      <c r="C1165" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1165" s="8" t="inlineStr">
+        <is>
+          <t>5:38</t>
+        </is>
+      </c>
+      <c r="E1165" s="8" t="inlineStr">
+        <is>
+          <t>5:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1166">
+      <c r="A1166" s="6" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B1166" s="7" t="inlineStr">
+        <is>
+          <t>Evan van den Broek</t>
+        </is>
+      </c>
+      <c r="C1166" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1166" s="6" t="inlineStr">
+        <is>
+          <t>5:39</t>
+        </is>
+      </c>
+      <c r="E1166" s="6" t="inlineStr">
+        <is>
+          <t>5:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1167">
+      <c r="A1167" s="8" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B1167" s="9" t="inlineStr">
+        <is>
+          <t>Ward van der Stouwe</t>
+        </is>
+      </c>
+      <c r="C1167" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1167" s="8" t="inlineStr">
+        <is>
+          <t>5:48</t>
+        </is>
+      </c>
+      <c r="E1167" s="8" t="inlineStr">
+        <is>
+          <t>5:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1168">
+      <c r="A1168" s="6" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B1168" s="7" t="inlineStr">
+        <is>
+          <t>Bodi Heiwegen</t>
+        </is>
+      </c>
+      <c r="C1168" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1168" s="6" t="inlineStr">
+        <is>
+          <t>6:03</t>
+        </is>
+      </c>
+      <c r="E1168" s="6" t="inlineStr">
+        <is>
+          <t>5:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1169">
+      <c r="A1169" s="8" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B1169" s="9" t="inlineStr">
+        <is>
+          <t>Stenn Schattenberg</t>
+        </is>
+      </c>
+      <c r="C1169" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1169" s="8" t="inlineStr">
+        <is>
+          <t>6:04</t>
+        </is>
+      </c>
+      <c r="E1169" s="8" t="inlineStr">
+        <is>
+          <t>5:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1170">
+      <c r="A1170" s="6" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="B1170" s="7" t="inlineStr">
+        <is>
+          <t>Perre Kruiswijk</t>
+        </is>
+      </c>
+      <c r="C1170" s="7" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D1170" s="6" t="inlineStr">
+        <is>
+          <t>6:06</t>
+        </is>
+      </c>
+      <c r="E1170" s="6" t="inlineStr">
+        <is>
+          <t>5:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1171">
+      <c r="A1171" s="8" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="B1171" s="9" t="inlineStr">
+        <is>
+          <t>Yúne Hoogebeen</t>
+        </is>
+      </c>
+      <c r="C1171" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1171" s="8" t="inlineStr">
+        <is>
+          <t>6:08</t>
+        </is>
+      </c>
+      <c r="E1171" s="8" t="inlineStr">
+        <is>
+          <t>5:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1172">
+      <c r="A1172" s="6" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="B1172" s="7" t="inlineStr">
+        <is>
+          <t>Pim Bakker</t>
+        </is>
+      </c>
+      <c r="C1172" s="7" t="inlineStr">
+        <is>
+          <t>Den Dungen</t>
+        </is>
+      </c>
+      <c r="D1172" s="6" t="inlineStr">
+        <is>
+          <t>6:15</t>
+        </is>
+      </c>
+      <c r="E1172" s="6" t="inlineStr">
+        <is>
+          <t>5:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1173">
+      <c r="A1173" s="8" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="B1173" s="9" t="inlineStr">
+        <is>
+          <t>Aron Top</t>
+        </is>
+      </c>
+      <c r="C1173" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1173" s="8" t="inlineStr">
+        <is>
+          <t>6:23</t>
+        </is>
+      </c>
+      <c r="E1173" s="8" t="inlineStr">
+        <is>
+          <t>5:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1174">
+      <c r="A1174" s="6" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="B1174" s="7" t="inlineStr">
+        <is>
+          <t>Mats Davelaar</t>
+        </is>
+      </c>
+      <c r="C1174" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1174" s="6" t="inlineStr">
+        <is>
+          <t>6:29</t>
+        </is>
+      </c>
+      <c r="E1174" s="6" t="inlineStr">
+        <is>
+          <t>5:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1175">
+      <c r="A1175" s="8" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="B1175" s="9" t="inlineStr">
+        <is>
+          <t>Senne Nauta</t>
+        </is>
+      </c>
+      <c r="C1175" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1175" s="8" t="inlineStr">
+        <is>
+          <t>6:33</t>
+        </is>
+      </c>
+      <c r="E1175" s="8" t="inlineStr">
+        <is>
+          <t>6:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1176">
+      <c r="A1176" s="6" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="B1176" s="7" t="inlineStr">
+        <is>
+          <t>Ray Hardenberg</t>
+        </is>
+      </c>
+      <c r="C1176" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1176" s="6" t="inlineStr">
+        <is>
+          <t>6:39</t>
+        </is>
+      </c>
+      <c r="E1176" s="6" t="inlineStr">
+        <is>
+          <t>6:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1177">
+      <c r="A1177" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1178">
+      <c r="A1178" s="4" t="inlineStr">
+        <is>
+          <t>M, KINDEREN 0-6 JAAR - 650 M</t>
+        </is>
+      </c>
+      <c r="B1178" s="4"/>
+      <c r="C1178" s="4"/>
+      <c r="D1178" s="4"/>
+      <c r="E1178" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1179">
+      <c r="A1179" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1179" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1179" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1179" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1179" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1180">
+      <c r="A1180" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1180" s="7" t="inlineStr">
+        <is>
+          <t>Sadja Mubarak</t>
+        </is>
+      </c>
+      <c r="C1180" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1180" s="6" t="inlineStr">
+        <is>
+          <t>3:02</t>
+        </is>
+      </c>
+      <c r="E1180" s="6" t="inlineStr">
+        <is>
+          <t>3:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1181">
+      <c r="A1181" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1181" s="9" t="inlineStr">
+        <is>
+          <t>Maud Thissen</t>
+        </is>
+      </c>
+      <c r="C1181" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1181" s="8" t="inlineStr">
+        <is>
+          <t>3:10</t>
+        </is>
+      </c>
+      <c r="E1181" s="8" t="inlineStr">
+        <is>
+          <t>3:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1182">
+      <c r="A1182" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1182" s="7" t="inlineStr">
+        <is>
+          <t>Maria Schouten</t>
+        </is>
+      </c>
+      <c r="C1182" s="7" t="inlineStr">
+        <is>
+          <t>Alblasserdam</t>
+        </is>
+      </c>
+      <c r="D1182" s="6" t="inlineStr">
+        <is>
+          <t>3:31</t>
+        </is>
+      </c>
+      <c r="E1182" s="6" t="inlineStr">
+        <is>
+          <t>3:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1183">
+      <c r="A1183" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1183" s="9" t="inlineStr">
+        <is>
+          <t>Nova Mulder</t>
+        </is>
+      </c>
+      <c r="C1183" s="9" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D1183" s="8" t="inlineStr">
+        <is>
+          <t>3:39</t>
+        </is>
+      </c>
+      <c r="E1183" s="8" t="inlineStr">
+        <is>
+          <t>3:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1184">
+      <c r="A1184" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1184" s="7" t="inlineStr">
+        <is>
+          <t>Bo Zwaagman</t>
+        </is>
+      </c>
+      <c r="C1184" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1184" s="6" t="inlineStr">
+        <is>
+          <t>3:40</t>
+        </is>
+      </c>
+      <c r="E1184" s="6" t="inlineStr">
+        <is>
+          <t>3:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1185">
+      <c r="A1185" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1185" s="9" t="inlineStr">
+        <is>
+          <t>Louane Giesing</t>
+        </is>
+      </c>
+      <c r="C1185" s="9" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D1185" s="8" t="inlineStr">
+        <is>
+          <t>3:45</t>
+        </is>
+      </c>
+      <c r="E1185" s="8" t="inlineStr">
+        <is>
+          <t>3:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1186">
+      <c r="A1186" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1186" s="7" t="inlineStr">
+        <is>
+          <t>Tess Mandersloot</t>
+        </is>
+      </c>
+      <c r="C1186" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1186" s="6" t="inlineStr">
+        <is>
+          <t>4:01</t>
+        </is>
+      </c>
+      <c r="E1186" s="6" t="inlineStr">
+        <is>
+          <t>3:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1187">
+      <c r="A1187" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B358" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A359" s="6" t="inlineStr">
+      <c r="B1187" s="9" t="inlineStr">
+        <is>
+          <t>Luna Jansen</t>
+        </is>
+      </c>
+      <c r="C1187" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1187" s="8" t="inlineStr">
+        <is>
+          <t>4:01</t>
+        </is>
+      </c>
+      <c r="E1187" s="8" t="inlineStr">
+        <is>
+          <t>3:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1188">
+      <c r="A1188" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B359" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A360" s="8" t="inlineStr">
+      <c r="B1188" s="7" t="inlineStr">
+        <is>
+          <t>Fien Leonard</t>
+        </is>
+      </c>
+      <c r="C1188" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1188" s="6" t="inlineStr">
+        <is>
+          <t>4:03</t>
+        </is>
+      </c>
+      <c r="E1188" s="6" t="inlineStr">
+        <is>
+          <t>3:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1189">
+      <c r="A1189" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B360" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A361" s="6" t="inlineStr">
+      <c r="B1189" s="9" t="inlineStr">
+        <is>
+          <t>Romée Ahsmann</t>
+        </is>
+      </c>
+      <c r="C1189" s="9" t="inlineStr">
+        <is>
+          <t>Oss</t>
+        </is>
+      </c>
+      <c r="D1189" s="8" t="inlineStr">
+        <is>
+          <t>4:05</t>
+        </is>
+      </c>
+      <c r="E1189" s="8" t="inlineStr">
+        <is>
+          <t>3:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1190">
+      <c r="A1190" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B361" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C361" s="7" t="inlineStr">
+      <c r="B1190" s="7" t="inlineStr">
+        <is>
+          <t>Lena Fraanje</t>
+        </is>
+      </c>
+      <c r="C1190" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D1190" s="6" t="inlineStr">
+        <is>
+          <t>4:06</t>
+        </is>
+      </c>
+      <c r="E1190" s="6" t="inlineStr">
+        <is>
+          <t>4:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1191">
+      <c r="A1191" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1191" s="9" t="inlineStr">
+        <is>
+          <t>Linn Mandersloot</t>
+        </is>
+      </c>
+      <c r="C1191" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1191" s="8" t="inlineStr">
+        <is>
+          <t>4:11</t>
+        </is>
+      </c>
+      <c r="E1191" s="8" t="inlineStr">
+        <is>
+          <t>4:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1192">
+      <c r="A1192" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1192" s="7" t="inlineStr">
+        <is>
+          <t>Cato van Veluw</t>
+        </is>
+      </c>
+      <c r="C1192" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1192" s="6" t="inlineStr">
+        <is>
+          <t>4:12</t>
+        </is>
+      </c>
+      <c r="E1192" s="6" t="inlineStr">
+        <is>
+          <t>4:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1193">
+      <c r="A1193" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1193" s="9" t="inlineStr">
+        <is>
+          <t>Hind Mubarak</t>
+        </is>
+      </c>
+      <c r="C1193" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1193" s="8" t="inlineStr">
+        <is>
+          <t>4:13</t>
+        </is>
+      </c>
+      <c r="E1193" s="8" t="inlineStr">
+        <is>
+          <t>4:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1194">
+      <c r="A1194" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1194" s="7" t="inlineStr">
+        <is>
+          <t>Lisanne Kuijsten</t>
+        </is>
+      </c>
+      <c r="C1194" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1194" s="6" t="inlineStr">
+        <is>
+          <t>4:13</t>
+        </is>
+      </c>
+      <c r="E1194" s="6" t="inlineStr">
+        <is>
+          <t>4:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1195">
+      <c r="A1195" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1195" s="9" t="inlineStr">
+        <is>
+          <t>Esmée Giesing</t>
+        </is>
+      </c>
+      <c r="C1195" s="9" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D1195" s="8" t="inlineStr">
+        <is>
+          <t>4:15</t>
+        </is>
+      </c>
+      <c r="E1195" s="8" t="inlineStr">
+        <is>
+          <t>4:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1196">
+      <c r="A1196" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1196" s="7" t="inlineStr">
+        <is>
+          <t>Olivia Blankenstijn</t>
+        </is>
+      </c>
+      <c r="C1196" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1196" s="6" t="inlineStr">
+        <is>
+          <t>4:16</t>
+        </is>
+      </c>
+      <c r="E1196" s="6" t="inlineStr">
+        <is>
+          <t>4:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1197">
+      <c r="A1197" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1197" s="9" t="inlineStr">
+        <is>
+          <t>Jess de Gooijer</t>
+        </is>
+      </c>
+      <c r="C1197" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1197" s="8" t="inlineStr">
+        <is>
+          <t>4:16</t>
+        </is>
+      </c>
+      <c r="E1197" s="8" t="inlineStr">
+        <is>
+          <t>4:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1198">
+      <c r="A1198" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1198" s="7" t="inlineStr">
+        <is>
+          <t>Benthe Kuijsten</t>
+        </is>
+      </c>
+      <c r="C1198" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1198" s="6" t="inlineStr">
+        <is>
+          <t>4:20</t>
+        </is>
+      </c>
+      <c r="E1198" s="6" t="inlineStr">
+        <is>
+          <t>4:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1199">
+      <c r="A1199" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1199" s="9" t="inlineStr">
+        <is>
+          <t>Jessa Luigjes</t>
+        </is>
+      </c>
+      <c r="C1199" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1199" s="8" t="inlineStr">
+        <is>
+          <t>4:21</t>
+        </is>
+      </c>
+      <c r="E1199" s="8" t="inlineStr">
+        <is>
+          <t>4:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1200">
+      <c r="A1200" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1200" s="7" t="inlineStr">
+        <is>
+          <t>Isabel Faber</t>
+        </is>
+      </c>
+      <c r="C1200" s="7" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D1200" s="6" t="inlineStr">
+        <is>
+          <t>4:24</t>
+        </is>
+      </c>
+      <c r="E1200" s="6" t="inlineStr">
+        <is>
+          <t>4:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1201">
+      <c r="A1201" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1201" s="9" t="inlineStr">
+        <is>
+          <t>Loa Sandvoort</t>
+        </is>
+      </c>
+      <c r="C1201" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1201" s="8" t="inlineStr">
+        <is>
+          <t>4:25</t>
+        </is>
+      </c>
+      <c r="E1201" s="8" t="inlineStr">
+        <is>
+          <t>3:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1202">
+      <c r="A1202" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1202" s="7" t="inlineStr">
+        <is>
+          <t>Kaja Pudele</t>
+        </is>
+      </c>
+      <c r="C1202" s="7" t="inlineStr">
+        <is>
+          <t>Zeewolde</t>
+        </is>
+      </c>
+      <c r="D1202" s="6" t="inlineStr">
+        <is>
+          <t>4:26</t>
+        </is>
+      </c>
+      <c r="E1202" s="6" t="inlineStr">
+        <is>
+          <t>4:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1203">
+      <c r="A1203" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1203" s="9" t="inlineStr">
+        <is>
+          <t>Fien Klein</t>
+        </is>
+      </c>
+      <c r="C1203" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1203" s="8" t="inlineStr">
+        <is>
+          <t>4:27</t>
+        </is>
+      </c>
+      <c r="E1203" s="8" t="inlineStr">
+        <is>
+          <t>4:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1204">
+      <c r="A1204" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1204" s="7" t="inlineStr">
+        <is>
+          <t>Julia van Beusekom</t>
+        </is>
+      </c>
+      <c r="C1204" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1204" s="6" t="inlineStr">
+        <is>
+          <t>4:32</t>
+        </is>
+      </c>
+      <c r="E1204" s="6" t="inlineStr">
+        <is>
+          <t>4:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1205">
+      <c r="A1205" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1205" s="9" t="inlineStr">
+        <is>
+          <t>Floor Vos</t>
+        </is>
+      </c>
+      <c r="C1205" s="9" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D1205" s="8" t="inlineStr">
+        <is>
+          <t>4:33</t>
+        </is>
+      </c>
+      <c r="E1205" s="8" t="inlineStr">
+        <is>
+          <t>4:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1206">
+      <c r="A1206" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1206" s="7" t="inlineStr">
+        <is>
+          <t>Lynn Kluvers</t>
+        </is>
+      </c>
+      <c r="C1206" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1206" s="6" t="inlineStr">
+        <is>
+          <t>4:39</t>
+        </is>
+      </c>
+      <c r="E1206" s="6" t="inlineStr">
+        <is>
+          <t>4:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1207">
+      <c r="A1207" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1207" s="9" t="inlineStr">
+        <is>
+          <t>Suus Knoop</t>
+        </is>
+      </c>
+      <c r="C1207" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1207" s="8" t="inlineStr">
+        <is>
+          <t>4:40</t>
+        </is>
+      </c>
+      <c r="E1207" s="8" t="inlineStr">
+        <is>
+          <t>4:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1208">
+      <c r="A1208" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1208" s="7" t="inlineStr">
+        <is>
+          <t>Fem Mijnarends</t>
+        </is>
+      </c>
+      <c r="C1208" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1208" s="6" t="inlineStr">
+        <is>
+          <t>4:45</t>
+        </is>
+      </c>
+      <c r="E1208" s="6" t="inlineStr">
+        <is>
+          <t>4:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1209">
+      <c r="A1209" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1209" s="9" t="inlineStr">
+        <is>
+          <t>Nova van der Eijk</t>
+        </is>
+      </c>
+      <c r="C1209" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1209" s="8" t="inlineStr">
+        <is>
+          <t>4:49</t>
+        </is>
+      </c>
+      <c r="E1209" s="8" t="inlineStr">
+        <is>
+          <t>4:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1210">
+      <c r="A1210" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1210" s="7" t="inlineStr">
+        <is>
+          <t>Fien Dijkgraaf</t>
+        </is>
+      </c>
+      <c r="C1210" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1210" s="6" t="inlineStr">
+        <is>
+          <t>5:00</t>
+        </is>
+      </c>
+      <c r="E1210" s="6" t="inlineStr">
+        <is>
+          <t>4:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1211">
+      <c r="A1211" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1211" s="9" t="inlineStr">
+        <is>
+          <t>Esther Huising</t>
+        </is>
+      </c>
+      <c r="C1211" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1211" s="8" t="inlineStr">
+        <is>
+          <t>5:01</t>
+        </is>
+      </c>
+      <c r="E1211" s="8" t="inlineStr">
+        <is>
+          <t>4:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1212">
+      <c r="A1212" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1212" s="7" t="inlineStr">
+        <is>
+          <t>Lieke Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C1212" s="7" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1212" s="6" t="inlineStr">
+        <is>
+          <t>5:01</t>
+        </is>
+      </c>
+      <c r="E1212" s="6" t="inlineStr">
+        <is>
+          <t>4:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1213">
+      <c r="A1213" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1213" s="9" t="inlineStr">
+        <is>
+          <t>Suus van Essen</t>
+        </is>
+      </c>
+      <c r="C1213" s="9" t="inlineStr">
+        <is>
+          <t>Woerdense Verlaat</t>
+        </is>
+      </c>
+      <c r="D1213" s="8" t="inlineStr">
+        <is>
+          <t>5:04</t>
+        </is>
+      </c>
+      <c r="E1213" s="8" t="inlineStr">
+        <is>
+          <t>4:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1214">
+      <c r="A1214" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1214" s="7" t="inlineStr">
+        <is>
+          <t>Soof van Loenen</t>
+        </is>
+      </c>
+      <c r="C1214" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1214" s="6" t="inlineStr">
+        <is>
+          <t>5:25</t>
+        </is>
+      </c>
+      <c r="E1214" s="6" t="inlineStr">
+        <is>
+          <t>4:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1215">
+      <c r="A1215" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1215" s="9" t="inlineStr">
+        <is>
+          <t>Romee Horjus</t>
+        </is>
+      </c>
+      <c r="C1215" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1215" s="8" t="inlineStr">
+        <is>
+          <t>5:33</t>
+        </is>
+      </c>
+      <c r="E1215" s="8" t="inlineStr">
+        <is>
+          <t>5:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1216">
+      <c r="A1216" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1216" s="7" t="inlineStr">
+        <is>
+          <t>Josephine Kamano</t>
+        </is>
+      </c>
+      <c r="C1216" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1216" s="6" t="inlineStr">
+        <is>
+          <t>5:33</t>
+        </is>
+      </c>
+      <c r="E1216" s="6" t="inlineStr">
+        <is>
+          <t>5:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1217">
+      <c r="A1217" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1217" s="9" t="inlineStr">
+        <is>
+          <t>Anniek Hooijer</t>
+        </is>
+      </c>
+      <c r="C1217" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1217" s="8" t="inlineStr">
+        <is>
+          <t>5:34</t>
+        </is>
+      </c>
+      <c r="E1217" s="8" t="inlineStr">
+        <is>
+          <t>5:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1218">
+      <c r="A1218" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1218" s="7" t="inlineStr">
+        <is>
+          <t>Donna Top</t>
+        </is>
+      </c>
+      <c r="C1218" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1218" s="6" t="inlineStr">
+        <is>
+          <t>5:34</t>
+        </is>
+      </c>
+      <c r="E1218" s="6" t="inlineStr">
+        <is>
+          <t>5:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1219">
+      <c r="A1219" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1219" s="9" t="inlineStr">
+        <is>
+          <t>Djennah Adamus</t>
+        </is>
+      </c>
+      <c r="C1219" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1219" s="8" t="inlineStr">
+        <is>
+          <t>5:39</t>
+        </is>
+      </c>
+      <c r="E1219" s="8" t="inlineStr">
+        <is>
+          <t>5:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1220">
+      <c r="A1220" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1220" s="7" t="inlineStr">
+        <is>
+          <t>Isa Zuyderduyn</t>
+        </is>
+      </c>
+      <c r="C1220" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1220" s="6" t="inlineStr">
+        <is>
+          <t>5:40</t>
+        </is>
+      </c>
+      <c r="E1220" s="6" t="inlineStr">
+        <is>
+          <t>5:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1221">
+      <c r="A1221" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1221" s="9" t="inlineStr">
+        <is>
+          <t>Liv Versluis</t>
+        </is>
+      </c>
+      <c r="C1221" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1221" s="8" t="inlineStr">
+        <is>
+          <t>5:40</t>
+        </is>
+      </c>
+      <c r="E1221" s="8" t="inlineStr">
+        <is>
+          <t>5:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1222">
+      <c r="A1222" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1222" s="7" t="inlineStr">
+        <is>
+          <t>Lynn van Burken</t>
+        </is>
+      </c>
+      <c r="C1222" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1222" s="6" t="inlineStr">
+        <is>
+          <t>5:51</t>
+        </is>
+      </c>
+      <c r="E1222" s="6" t="inlineStr">
+        <is>
+          <t>5:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1223">
+      <c r="A1223" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1223" s="9" t="inlineStr">
+        <is>
+          <t>Scottie van Rooijen</t>
+        </is>
+      </c>
+      <c r="C1223" s="9" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D1223" s="8" t="inlineStr">
+        <is>
+          <t>5:51</t>
+        </is>
+      </c>
+      <c r="E1223" s="8" t="inlineStr">
+        <is>
+          <t>5:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1224">
+      <c r="A1224" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1224" s="7" t="inlineStr">
+        <is>
+          <t>Amélie Hamoen</t>
+        </is>
+      </c>
+      <c r="C1224" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1224" s="6" t="inlineStr">
+        <is>
+          <t>6:02</t>
+        </is>
+      </c>
+      <c r="E1224" s="6" t="inlineStr">
+        <is>
+          <t>5:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1225">
+      <c r="A1225" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1225" s="9" t="inlineStr">
+        <is>
+          <t>Milou Bakker</t>
+        </is>
+      </c>
+      <c r="C1225" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1225" s="8" t="inlineStr">
+        <is>
+          <t>6:03</t>
+        </is>
+      </c>
+      <c r="E1225" s="8" t="inlineStr">
+        <is>
+          <t>5:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1226">
+      <c r="A1226" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1226" s="7" t="inlineStr">
+        <is>
+          <t>Anne Lynn Wilbrink</t>
+        </is>
+      </c>
+      <c r="C1226" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1226" s="6" t="inlineStr">
+        <is>
+          <t>6:06</t>
+        </is>
+      </c>
+      <c r="E1226" s="6" t="inlineStr">
+        <is>
+          <t>5:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1227">
+      <c r="A1227" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1227" s="9" t="inlineStr">
+        <is>
+          <t>Marise Ravesteijn</t>
+        </is>
+      </c>
+      <c r="C1227" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuzien</t>
+        </is>
+      </c>
+      <c r="D1227" s="8" t="inlineStr">
+        <is>
+          <t>6:21</t>
+        </is>
+      </c>
+      <c r="E1227" s="8" t="inlineStr">
+        <is>
+          <t>6:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1228">
+      <c r="A1228" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1228" s="7" t="inlineStr">
+        <is>
+          <t>Tamara de Kwant</t>
+        </is>
+      </c>
+      <c r="C1228" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1228" s="6" t="inlineStr">
+        <is>
+          <t>6:22</t>
+        </is>
+      </c>
+      <c r="E1228" s="6" t="inlineStr">
+        <is>
+          <t>6:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1229">
+      <c r="A1229" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1229" s="9" t="inlineStr">
+        <is>
+          <t>Marieke van Effrink</t>
+        </is>
+      </c>
+      <c r="C1229" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1229" s="8" t="inlineStr">
+        <is>
+          <t>6:23</t>
+        </is>
+      </c>
+      <c r="E1229" s="8" t="inlineStr">
+        <is>
+          <t>6:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1230">
+      <c r="A1230" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1230" s="7" t="inlineStr">
+        <is>
+          <t>Mirte Hol</t>
+        </is>
+      </c>
+      <c r="C1230" s="7" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D1230" s="6" t="inlineStr">
+        <is>
+          <t>6:27</t>
+        </is>
+      </c>
+      <c r="E1230" s="6" t="inlineStr">
+        <is>
+          <t>5:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1231">
+      <c r="A1231" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1231" s="9" t="inlineStr">
+        <is>
+          <t>Esmé Hol</t>
+        </is>
+      </c>
+      <c r="C1231" s="9" t="inlineStr">
+        <is>
+          <t>Lunteren</t>
+        </is>
+      </c>
+      <c r="D1231" s="8" t="inlineStr">
+        <is>
+          <t>6:27</t>
+        </is>
+      </c>
+      <c r="E1231" s="8" t="inlineStr">
+        <is>
+          <t>5:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1232">
+      <c r="A1232" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1232" s="7" t="inlineStr">
+        <is>
+          <t>Jasmijn van Hierden</t>
+        </is>
+      </c>
+      <c r="C1232" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1232" s="6" t="inlineStr">
+        <is>
+          <t>6:48</t>
+        </is>
+      </c>
+      <c r="E1232" s="6" t="inlineStr">
+        <is>
+          <t>6:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1233">
+      <c r="A1233" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1233" s="9" t="inlineStr">
+        <is>
+          <t>Alina Bax</t>
+        </is>
+      </c>
+      <c r="C1233" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1233" s="8" t="inlineStr">
+        <is>
+          <t>7:16</t>
+        </is>
+      </c>
+      <c r="E1233" s="8" t="inlineStr">
+        <is>
+          <t>6:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1234">
+      <c r="A1234" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1234" s="7" t="inlineStr">
+        <is>
+          <t>Jolien van Effrink</t>
+        </is>
+      </c>
+      <c r="C1234" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1234" s="6" t="inlineStr">
+        <is>
+          <t>8:14</t>
+        </is>
+      </c>
+      <c r="E1234" s="6" t="inlineStr">
+        <is>
+          <t>8:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1235">
+      <c r="A1235" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1235" s="9" t="inlineStr">
+        <is>
+          <t>Yara Bleijenberg</t>
+        </is>
+      </c>
+      <c r="C1235" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1235" s="8" t="inlineStr">
+        <is>
+          <t>9:14</t>
+        </is>
+      </c>
+      <c r="E1235" s="8" t="inlineStr">
+        <is>
+          <t>8:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1236">
+      <c r="A1236" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1237">
+      <c r="A1237" s="4" t="inlineStr">
+        <is>
+          <t>J, KINDEREN 7-9 JAAR - 1300</t>
+        </is>
+      </c>
+      <c r="B1237" s="4"/>
+      <c r="C1237" s="4"/>
+      <c r="D1237" s="4"/>
+      <c r="E1237" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1238">
+      <c r="A1238" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1238" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1238" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1238" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1238" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1239">
+      <c r="A1239" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1239" s="7" t="inlineStr">
+        <is>
+          <t>Levi Hardenberg</t>
+        </is>
+      </c>
+      <c r="C1239" s="7" t="inlineStr">
+        <is>
+          <t>Scherpenzeel</t>
+        </is>
+      </c>
+      <c r="D1239" s="6" t="inlineStr">
+        <is>
+          <t>5:05</t>
+        </is>
+      </c>
+      <c r="E1239" s="6" t="inlineStr">
+        <is>
+          <t>5:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1240">
+      <c r="A1240" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1240" s="9" t="inlineStr">
+        <is>
+          <t>Faas van der Stouwe</t>
+        </is>
+      </c>
+      <c r="C1240" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1240" s="8" t="inlineStr">
+        <is>
+          <t>5:12</t>
+        </is>
+      </c>
+      <c r="E1240" s="8" t="inlineStr">
+        <is>
+          <t>5:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1241">
+      <c r="A1241" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1241" s="7" t="inlineStr">
+        <is>
+          <t>Huib Jansen</t>
+        </is>
+      </c>
+      <c r="C1241" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1241" s="6" t="inlineStr">
+        <is>
+          <t>5:25</t>
+        </is>
+      </c>
+      <c r="E1241" s="6" t="inlineStr">
+        <is>
+          <t>5:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1242">
+      <c r="A1242" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1242" s="9" t="inlineStr">
+        <is>
+          <t>Job Overeem</t>
+        </is>
+      </c>
+      <c r="C1242" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1242" s="8" t="inlineStr">
+        <is>
+          <t>5:26</t>
+        </is>
+      </c>
+      <c r="E1242" s="8" t="inlineStr">
+        <is>
+          <t>5:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1243">
+      <c r="A1243" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1243" s="7" t="inlineStr">
+        <is>
+          <t>Savi Zwaagman</t>
+        </is>
+      </c>
+      <c r="C1243" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1243" s="6" t="inlineStr">
+        <is>
+          <t>5:31</t>
+        </is>
+      </c>
+      <c r="E1243" s="6" t="inlineStr">
+        <is>
+          <t>5:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1244">
+      <c r="A1244" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1244" s="9" t="inlineStr">
+        <is>
+          <t>Maximilian Elderkamp</t>
+        </is>
+      </c>
+      <c r="C1244" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1244" s="8" t="inlineStr">
+        <is>
+          <t>5:34</t>
+        </is>
+      </c>
+      <c r="E1244" s="8" t="inlineStr">
+        <is>
+          <t>5:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1245">
+      <c r="A1245" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1245" s="7" t="inlineStr">
+        <is>
+          <t>Lou Heiwegen</t>
+        </is>
+      </c>
+      <c r="C1245" s="7" t="inlineStr">
         <is>
           <t>Apeldoorn</t>
         </is>
       </c>
-      <c r="D361" s="6" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A362" s="8" t="inlineStr">
+      <c r="D1245" s="6" t="inlineStr">
+        <is>
+          <t>5:35</t>
+        </is>
+      </c>
+      <c r="E1245" s="6" t="inlineStr">
+        <is>
+          <t>5:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1246">
+      <c r="A1246" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1246" s="9" t="inlineStr">
+        <is>
+          <t>Amir van Deuren</t>
+        </is>
+      </c>
+      <c r="C1246" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1246" s="8" t="inlineStr">
+        <is>
+          <t>5:37</t>
+        </is>
+      </c>
+      <c r="E1246" s="8" t="inlineStr">
+        <is>
+          <t>5:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1247">
+      <c r="A1247" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1247" s="7" t="inlineStr">
+        <is>
+          <t>Moos Zwaagman</t>
+        </is>
+      </c>
+      <c r="C1247" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1247" s="6" t="inlineStr">
+        <is>
+          <t>5:38</t>
+        </is>
+      </c>
+      <c r="E1247" s="6" t="inlineStr">
+        <is>
+          <t>5:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1248">
+      <c r="A1248" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1248" s="9" t="inlineStr">
+        <is>
+          <t>Jani Alphenaar</t>
+        </is>
+      </c>
+      <c r="C1248" s="9" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D1248" s="8" t="inlineStr">
+        <is>
+          <t>5:43</t>
+        </is>
+      </c>
+      <c r="E1248" s="8" t="inlineStr">
+        <is>
+          <t>5:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1249">
+      <c r="A1249" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1249" s="7" t="inlineStr">
+        <is>
+          <t>Silvan van Meerveld</t>
+        </is>
+      </c>
+      <c r="C1249" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1249" s="6" t="inlineStr">
+        <is>
+          <t>5:46</t>
+        </is>
+      </c>
+      <c r="E1249" s="6" t="inlineStr">
+        <is>
+          <t>5:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1250">
+      <c r="A1250" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B362" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A363" s="6" t="inlineStr">
+      <c r="B1250" s="9" t="inlineStr">
+        <is>
+          <t>Finn de Vries</t>
+        </is>
+      </c>
+      <c r="C1250" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1250" s="8" t="inlineStr">
+        <is>
+          <t>5:48</t>
+        </is>
+      </c>
+      <c r="E1250" s="8" t="inlineStr">
+        <is>
+          <t>5:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1251">
+      <c r="A1251" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B363" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A364" s="8" t="inlineStr">
+      <c r="B1251" s="7" t="inlineStr">
+        <is>
+          <t>Mees Schreuder</t>
+        </is>
+      </c>
+      <c r="C1251" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1251" s="6" t="inlineStr">
+        <is>
+          <t>5:48</t>
+        </is>
+      </c>
+      <c r="E1251" s="6" t="inlineStr">
+        <is>
+          <t>5:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1252">
+      <c r="A1252" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="B364" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C364" s="9" t="inlineStr">
+      <c r="B1252" s="9" t="inlineStr">
+        <is>
+          <t>Chris Terpstra</t>
+        </is>
+      </c>
+      <c r="C1252" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1252" s="8" t="inlineStr">
+        <is>
+          <t>5:48</t>
+        </is>
+      </c>
+      <c r="E1252" s="8" t="inlineStr">
+        <is>
+          <t>5:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1253">
+      <c r="A1253" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1253" s="7" t="inlineStr">
+        <is>
+          <t>Jonah Groenendijk</t>
+        </is>
+      </c>
+      <c r="C1253" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1253" s="6" t="inlineStr">
+        <is>
+          <t>5:49</t>
+        </is>
+      </c>
+      <c r="E1253" s="6" t="inlineStr">
+        <is>
+          <t>5:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1254">
+      <c r="A1254" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1254" s="9" t="inlineStr">
+        <is>
+          <t>Julius Elderkamp</t>
+        </is>
+      </c>
+      <c r="C1254" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1254" s="8" t="inlineStr">
+        <is>
+          <t>5:51</t>
+        </is>
+      </c>
+      <c r="E1254" s="8" t="inlineStr">
+        <is>
+          <t>5:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1255">
+      <c r="A1255" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1255" s="7" t="inlineStr">
+        <is>
+          <t>Jurre Overeem</t>
+        </is>
+      </c>
+      <c r="C1255" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1255" s="6" t="inlineStr">
+        <is>
+          <t>5:53</t>
+        </is>
+      </c>
+      <c r="E1255" s="6" t="inlineStr">
+        <is>
+          <t>5:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1256">
+      <c r="A1256" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1256" s="9" t="inlineStr">
+        <is>
+          <t>Abel Heiwegen</t>
+        </is>
+      </c>
+      <c r="C1256" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1256" s="8" t="inlineStr">
+        <is>
+          <t>5:54</t>
+        </is>
+      </c>
+      <c r="E1256" s="8" t="inlineStr">
+        <is>
+          <t>5:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1257">
+      <c r="A1257" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1257" s="7" t="inlineStr">
+        <is>
+          <t>Tyrone Dap</t>
+        </is>
+      </c>
+      <c r="C1257" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1257" s="6" t="inlineStr">
+        <is>
+          <t>6:01</t>
+        </is>
+      </c>
+      <c r="E1257" s="6" t="inlineStr">
+        <is>
+          <t>5:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1258">
+      <c r="A1258" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1258" s="9" t="inlineStr">
+        <is>
+          <t>Ruben Klok</t>
+        </is>
+      </c>
+      <c r="C1258" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1258" s="8" t="inlineStr">
+        <is>
+          <t>6:04</t>
+        </is>
+      </c>
+      <c r="E1258" s="8" t="inlineStr">
+        <is>
+          <t>5:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1259">
+      <c r="A1259" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1259" s="7" t="inlineStr">
+        <is>
+          <t>Tom Kruitbosch</t>
+        </is>
+      </c>
+      <c r="C1259" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1259" s="6" t="inlineStr">
+        <is>
+          <t>6:05</t>
+        </is>
+      </c>
+      <c r="E1259" s="6" t="inlineStr">
+        <is>
+          <t>6:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1260">
+      <c r="A1260" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1260" s="9" t="inlineStr">
+        <is>
+          <t>Luca van Norel</t>
+        </is>
+      </c>
+      <c r="C1260" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1260" s="8" t="inlineStr">
+        <is>
+          <t>6:08</t>
+        </is>
+      </c>
+      <c r="E1260" s="8" t="inlineStr">
+        <is>
+          <t>6:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1261">
+      <c r="A1261" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1261" s="7" t="inlineStr">
+        <is>
+          <t>Bram van Wolfswinkel</t>
+        </is>
+      </c>
+      <c r="C1261" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1261" s="6" t="inlineStr">
+        <is>
+          <t>6:10</t>
+        </is>
+      </c>
+      <c r="E1261" s="6" t="inlineStr">
+        <is>
+          <t>6:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1262">
+      <c r="A1262" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1262" s="9" t="inlineStr">
+        <is>
+          <t>Stijn van den Hul</t>
+        </is>
+      </c>
+      <c r="C1262" s="9" t="inlineStr">
+        <is>
+          <t>Ermelo</t>
+        </is>
+      </c>
+      <c r="D1262" s="8" t="inlineStr">
+        <is>
+          <t>6:15</t>
+        </is>
+      </c>
+      <c r="E1262" s="8" t="inlineStr">
+        <is>
+          <t>6:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1263">
+      <c r="A1263" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1263" s="7" t="inlineStr">
+        <is>
+          <t>Tim van de Beek</t>
+        </is>
+      </c>
+      <c r="C1263" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1263" s="6" t="inlineStr">
+        <is>
+          <t>6:20</t>
+        </is>
+      </c>
+      <c r="E1263" s="6" t="inlineStr">
+        <is>
+          <t>6:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1264">
+      <c r="A1264" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1264" s="9" t="inlineStr">
+        <is>
+          <t>Levi Jansen</t>
+        </is>
+      </c>
+      <c r="C1264" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1264" s="8" t="inlineStr">
+        <is>
+          <t>6:23</t>
+        </is>
+      </c>
+      <c r="E1264" s="8" t="inlineStr">
+        <is>
+          <t>6:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1265">
+      <c r="A1265" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1265" s="7" t="inlineStr">
+        <is>
+          <t>Aron van Beek</t>
+        </is>
+      </c>
+      <c r="C1265" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D1265" s="6" t="inlineStr">
+        <is>
+          <t>6:28</t>
+        </is>
+      </c>
+      <c r="E1265" s="6" t="inlineStr">
+        <is>
+          <t>6:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1266">
+      <c r="A1266" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1266" s="9" t="inlineStr">
+        <is>
+          <t>Bas van de Beek</t>
+        </is>
+      </c>
+      <c r="C1266" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1266" s="8" t="inlineStr">
+        <is>
+          <t>6:29</t>
+        </is>
+      </c>
+      <c r="E1266" s="8" t="inlineStr">
+        <is>
+          <t>6:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1267">
+      <c r="A1267" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1267" s="7" t="inlineStr">
+        <is>
+          <t>Nathan van den Heuvel</t>
+        </is>
+      </c>
+      <c r="C1267" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1267" s="6" t="inlineStr">
+        <is>
+          <t>6:31</t>
+        </is>
+      </c>
+      <c r="E1267" s="6" t="inlineStr">
+        <is>
+          <t>6:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1268">
+      <c r="A1268" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1268" s="9" t="inlineStr">
+        <is>
+          <t>Ruben Sikkema</t>
+        </is>
+      </c>
+      <c r="C1268" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1268" s="8" t="inlineStr">
+        <is>
+          <t>6:36</t>
+        </is>
+      </c>
+      <c r="E1268" s="8" t="inlineStr">
+        <is>
+          <t>6:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1269">
+      <c r="A1269" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1269" s="7" t="inlineStr">
+        <is>
+          <t>Morris van de Braak</t>
+        </is>
+      </c>
+      <c r="C1269" s="7" t="inlineStr">
+        <is>
+          <t>Zwartebroek</t>
+        </is>
+      </c>
+      <c r="D1269" s="6" t="inlineStr">
+        <is>
+          <t>6:36</t>
+        </is>
+      </c>
+      <c r="E1269" s="6" t="inlineStr">
+        <is>
+          <t>6:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1270">
+      <c r="A1270" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1270" s="9" t="inlineStr">
+        <is>
+          <t>Joshua Kool</t>
+        </is>
+      </c>
+      <c r="C1270" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1270" s="8" t="inlineStr">
+        <is>
+          <t>6:37</t>
+        </is>
+      </c>
+      <c r="E1270" s="8" t="inlineStr">
+        <is>
+          <t>6:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1271">
+      <c r="A1271" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1271" s="7" t="inlineStr">
+        <is>
+          <t>Jayson Gelens</t>
+        </is>
+      </c>
+      <c r="C1271" s="7" t="inlineStr">
+        <is>
+          <t>Almere</t>
+        </is>
+      </c>
+      <c r="D1271" s="6" t="inlineStr">
+        <is>
+          <t>6:42</t>
+        </is>
+      </c>
+      <c r="E1271" s="6" t="inlineStr">
+        <is>
+          <t>6:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1272">
+      <c r="A1272" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1272" s="9" t="inlineStr">
+        <is>
+          <t>Boet van der Stouwe</t>
+        </is>
+      </c>
+      <c r="C1272" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1272" s="8" t="inlineStr">
+        <is>
+          <t>6:44</t>
+        </is>
+      </c>
+      <c r="E1272" s="8" t="inlineStr">
+        <is>
+          <t>6:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1273">
+      <c r="A1273" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1273" s="7" t="inlineStr">
+        <is>
+          <t>Tijn Mandersloot</t>
+        </is>
+      </c>
+      <c r="C1273" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1273" s="6" t="inlineStr">
+        <is>
+          <t>6:48</t>
+        </is>
+      </c>
+      <c r="E1273" s="6" t="inlineStr">
+        <is>
+          <t>6:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1274">
+      <c r="A1274" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1274" s="9" t="inlineStr">
+        <is>
+          <t>Milles Kruiswijk</t>
+        </is>
+      </c>
+      <c r="C1274" s="9" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D1274" s="8" t="inlineStr">
+        <is>
+          <t>6:48</t>
+        </is>
+      </c>
+      <c r="E1274" s="8" t="inlineStr">
+        <is>
+          <t>6:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1275">
+      <c r="A1275" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1275" s="7" t="inlineStr">
+        <is>
+          <t>Elias Brons</t>
+        </is>
+      </c>
+      <c r="C1275" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1275" s="6" t="inlineStr">
+        <is>
+          <t>6:48</t>
+        </is>
+      </c>
+      <c r="E1275" s="6" t="inlineStr">
+        <is>
+          <t>6:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1276">
+      <c r="A1276" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1276" s="9" t="inlineStr">
+        <is>
+          <t>Sep Bakker</t>
+        </is>
+      </c>
+      <c r="C1276" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1276" s="8" t="inlineStr">
+        <is>
+          <t>6:53</t>
+        </is>
+      </c>
+      <c r="E1276" s="8" t="inlineStr">
+        <is>
+          <t>6:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1277">
+      <c r="A1277" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1277" s="7" t="inlineStr">
+        <is>
+          <t>Noah Ahsmann</t>
+        </is>
+      </c>
+      <c r="C1277" s="7" t="inlineStr">
+        <is>
+          <t>Oss</t>
+        </is>
+      </c>
+      <c r="D1277" s="6" t="inlineStr">
+        <is>
+          <t>6:58</t>
+        </is>
+      </c>
+      <c r="E1277" s="6" t="inlineStr">
+        <is>
+          <t>6:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1278">
+      <c r="A1278" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1278" s="9" t="inlineStr">
+        <is>
+          <t>Gerrit Snijders</t>
+        </is>
+      </c>
+      <c r="C1278" s="9" t="inlineStr">
+        <is>
+          <t>Bussum</t>
+        </is>
+      </c>
+      <c r="D1278" s="8" t="inlineStr">
+        <is>
+          <t>7:03</t>
+        </is>
+      </c>
+      <c r="E1278" s="8" t="inlineStr">
+        <is>
+          <t>6:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1279">
+      <c r="A1279" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1279" s="7" t="inlineStr">
+        <is>
+          <t>Bas Visscher</t>
+        </is>
+      </c>
+      <c r="C1279" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1279" s="6" t="inlineStr">
+        <is>
+          <t>7:04</t>
+        </is>
+      </c>
+      <c r="E1279" s="6" t="inlineStr">
+        <is>
+          <t>6:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1280">
+      <c r="A1280" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1280" s="9" t="inlineStr">
+        <is>
+          <t>Thomas Overeem</t>
+        </is>
+      </c>
+      <c r="C1280" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1280" s="8" t="inlineStr">
+        <is>
+          <t>7:10</t>
+        </is>
+      </c>
+      <c r="E1280" s="8" t="inlineStr">
+        <is>
+          <t>7:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1281">
+      <c r="A1281" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1281" s="7" t="inlineStr">
+        <is>
+          <t>Niek Vlastuin</t>
+        </is>
+      </c>
+      <c r="C1281" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1281" s="6" t="inlineStr">
+        <is>
+          <t>7:11</t>
+        </is>
+      </c>
+      <c r="E1281" s="6" t="inlineStr">
+        <is>
+          <t>7:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1282">
+      <c r="A1282" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1282" s="9" t="inlineStr">
+        <is>
+          <t>Robin Voorn</t>
+        </is>
+      </c>
+      <c r="C1282" s="9" t="inlineStr">
+        <is>
+          <t>Almelo</t>
+        </is>
+      </c>
+      <c r="D1282" s="8" t="inlineStr">
+        <is>
+          <t>7:12</t>
+        </is>
+      </c>
+      <c r="E1282" s="8" t="inlineStr">
+        <is>
+          <t>7:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1283">
+      <c r="A1283" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1283" s="7" t="inlineStr">
+        <is>
+          <t>Pepijn Korving</t>
+        </is>
+      </c>
+      <c r="C1283" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1283" s="6" t="inlineStr">
+        <is>
+          <t>7:16</t>
+        </is>
+      </c>
+      <c r="E1283" s="6" t="inlineStr">
+        <is>
+          <t>7:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1284">
+      <c r="A1284" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1284" s="9" t="inlineStr">
+        <is>
+          <t>Mex Mallegrom</t>
+        </is>
+      </c>
+      <c r="C1284" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1284" s="8" t="inlineStr">
+        <is>
+          <t>7:24</t>
+        </is>
+      </c>
+      <c r="E1284" s="8" t="inlineStr">
+        <is>
+          <t>7:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1285">
+      <c r="A1285" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1285" s="7" t="inlineStr">
+        <is>
+          <t>Sep Klein</t>
+        </is>
+      </c>
+      <c r="C1285" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1285" s="6" t="inlineStr">
+        <is>
+          <t>7:26</t>
+        </is>
+      </c>
+      <c r="E1285" s="6" t="inlineStr">
+        <is>
+          <t>7:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1286">
+      <c r="A1286" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1286" s="9" t="inlineStr">
+        <is>
+          <t>Noud van Beek</t>
+        </is>
+      </c>
+      <c r="C1286" s="9" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D1286" s="8" t="inlineStr">
+        <is>
+          <t>7:27</t>
+        </is>
+      </c>
+      <c r="E1286" s="8" t="inlineStr">
+        <is>
+          <t>7:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1287">
+      <c r="A1287" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1287" s="7" t="inlineStr">
+        <is>
+          <t>Senn de Vries</t>
+        </is>
+      </c>
+      <c r="C1287" s="7" t="inlineStr">
         <is>
           <t>Barneveld</t>
         </is>
       </c>
-      <c r="D364" s="8" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A365" s="6" t="inlineStr">
+      <c r="D1287" s="6" t="inlineStr">
+        <is>
+          <t>7:29</t>
+        </is>
+      </c>
+      <c r="E1287" s="6" t="inlineStr">
+        <is>
+          <t>7:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1288">
+      <c r="A1288" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1288" s="9" t="inlineStr">
+        <is>
+          <t>Jayden Seevens</t>
+        </is>
+      </c>
+      <c r="C1288" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1288" s="8" t="inlineStr">
+        <is>
+          <t>7:30</t>
+        </is>
+      </c>
+      <c r="E1288" s="8" t="inlineStr">
+        <is>
+          <t>7:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1289">
+      <c r="A1289" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1289" s="7" t="inlineStr">
+        <is>
+          <t>Thygo Top</t>
+        </is>
+      </c>
+      <c r="C1289" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1289" s="6" t="inlineStr">
+        <is>
+          <t>7:32</t>
+        </is>
+      </c>
+      <c r="E1289" s="6" t="inlineStr">
+        <is>
+          <t>7:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1290">
+      <c r="A1290" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1290" s="9" t="inlineStr">
+        <is>
+          <t>Sjoerd van der Hoef</t>
+        </is>
+      </c>
+      <c r="C1290" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1290" s="8" t="inlineStr">
+        <is>
+          <t>7:37</t>
+        </is>
+      </c>
+      <c r="E1290" s="8" t="inlineStr">
+        <is>
+          <t>7:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1291">
+      <c r="A1291" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1291" s="7" t="inlineStr">
+        <is>
+          <t>Brent Mijnarends</t>
+        </is>
+      </c>
+      <c r="C1291" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1291" s="6" t="inlineStr">
+        <is>
+          <t>7:39</t>
+        </is>
+      </c>
+      <c r="E1291" s="6" t="inlineStr">
+        <is>
+          <t>7:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1292">
+      <c r="A1292" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1292" s="9" t="inlineStr">
+        <is>
+          <t>Roan de Haan</t>
+        </is>
+      </c>
+      <c r="C1292" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1292" s="8" t="inlineStr">
+        <is>
+          <t>7:41</t>
+        </is>
+      </c>
+      <c r="E1292" s="8" t="inlineStr">
+        <is>
+          <t>7:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1293">
+      <c r="A1293" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1293" s="7" t="inlineStr">
+        <is>
+          <t>Glenn Hop</t>
+        </is>
+      </c>
+      <c r="C1293" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1293" s="6" t="inlineStr">
+        <is>
+          <t>7:44</t>
+        </is>
+      </c>
+      <c r="E1293" s="6" t="inlineStr">
+        <is>
+          <t>7:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1294">
+      <c r="A1294" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1294" s="9" t="inlineStr">
+        <is>
+          <t>Seth van der Eijk</t>
+        </is>
+      </c>
+      <c r="C1294" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1294" s="8" t="inlineStr">
+        <is>
+          <t>7:44</t>
+        </is>
+      </c>
+      <c r="E1294" s="8" t="inlineStr">
+        <is>
+          <t>7:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1295">
+      <c r="A1295" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B1295" s="7" t="inlineStr">
+        <is>
+          <t>Milan van Middendorp</t>
+        </is>
+      </c>
+      <c r="C1295" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1295" s="6" t="inlineStr">
+        <is>
+          <t>7:44</t>
+        </is>
+      </c>
+      <c r="E1295" s="6" t="inlineStr">
+        <is>
+          <t>7:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1296">
+      <c r="A1296" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B1296" s="9" t="inlineStr">
+        <is>
+          <t>Joas Kool</t>
+        </is>
+      </c>
+      <c r="C1296" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1296" s="8" t="inlineStr">
+        <is>
+          <t>7:45</t>
+        </is>
+      </c>
+      <c r="E1296" s="8" t="inlineStr">
+        <is>
+          <t>7:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1297">
+      <c r="A1297" s="6" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B1297" s="7" t="inlineStr">
+        <is>
+          <t>Aron Sikkema</t>
+        </is>
+      </c>
+      <c r="C1297" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1297" s="6" t="inlineStr">
+        <is>
+          <t>7:46</t>
+        </is>
+      </c>
+      <c r="E1297" s="6" t="inlineStr">
+        <is>
+          <t>7:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1298">
+      <c r="A1298" s="8" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B1298" s="9" t="inlineStr">
+        <is>
+          <t>Jurre Hardenberg</t>
+        </is>
+      </c>
+      <c r="C1298" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1298" s="8" t="inlineStr">
+        <is>
+          <t>7:50</t>
+        </is>
+      </c>
+      <c r="E1298" s="8" t="inlineStr">
+        <is>
+          <t>7:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1299">
+      <c r="A1299" s="6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B1299" s="7" t="inlineStr">
+        <is>
+          <t>Javan Zuyderduyn</t>
+        </is>
+      </c>
+      <c r="C1299" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1299" s="6" t="inlineStr">
+        <is>
+          <t>7:53</t>
+        </is>
+      </c>
+      <c r="E1299" s="6" t="inlineStr">
+        <is>
+          <t>7:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1300">
+      <c r="A1300" s="8" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B1300" s="9" t="inlineStr">
+        <is>
+          <t>Thijs Coenen</t>
+        </is>
+      </c>
+      <c r="C1300" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1300" s="8" t="inlineStr">
+        <is>
+          <t>7:56</t>
+        </is>
+      </c>
+      <c r="E1300" s="8" t="inlineStr">
+        <is>
+          <t>7:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1301">
+      <c r="A1301" s="6" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="B1301" s="7" t="inlineStr">
+        <is>
+          <t>Ravi Adamus</t>
+        </is>
+      </c>
+      <c r="C1301" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1301" s="6" t="inlineStr">
+        <is>
+          <t>7:59</t>
+        </is>
+      </c>
+      <c r="E1301" s="6" t="inlineStr">
+        <is>
+          <t>7:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1302">
+      <c r="A1302" s="8" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B1302" s="9" t="inlineStr">
+        <is>
+          <t>Xem Schattenberg</t>
+        </is>
+      </c>
+      <c r="C1302" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1302" s="8" t="inlineStr">
+        <is>
+          <t>8:01</t>
+        </is>
+      </c>
+      <c r="E1302" s="8" t="inlineStr">
+        <is>
+          <t>8:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1303">
+      <c r="A1303" s="6" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B1303" s="7" t="inlineStr">
+        <is>
+          <t>Senna van den Top</t>
+        </is>
+      </c>
+      <c r="C1303" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1303" s="6" t="inlineStr">
+        <is>
+          <t>8:02</t>
+        </is>
+      </c>
+      <c r="E1303" s="6" t="inlineStr">
+        <is>
+          <t>7:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1304">
+      <c r="A1304" s="8" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B1304" s="9" t="inlineStr">
+        <is>
+          <t>Vigo Heeres</t>
+        </is>
+      </c>
+      <c r="C1304" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1304" s="8" t="inlineStr">
+        <is>
+          <t>8:05</t>
+        </is>
+      </c>
+      <c r="E1304" s="8" t="inlineStr">
+        <is>
+          <t>7:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1305">
+      <c r="A1305" s="6" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B1305" s="7" t="inlineStr">
+        <is>
+          <t>Stijn Van der Hoorn</t>
+        </is>
+      </c>
+      <c r="C1305" s="7" t="inlineStr">
+        <is>
+          <t>Almelo</t>
+        </is>
+      </c>
+      <c r="D1305" s="6" t="inlineStr">
+        <is>
+          <t>8:10</t>
+        </is>
+      </c>
+      <c r="E1305" s="6" t="inlineStr">
+        <is>
+          <t>8:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1306">
+      <c r="A1306" s="8" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B1306" s="9" t="inlineStr">
+        <is>
+          <t>Levi Huising</t>
+        </is>
+      </c>
+      <c r="C1306" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1306" s="8" t="inlineStr">
+        <is>
+          <t>8:15</t>
+        </is>
+      </c>
+      <c r="E1306" s="8" t="inlineStr">
+        <is>
+          <t>8:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1307">
+      <c r="A1307" s="6" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B1307" s="7" t="inlineStr">
+        <is>
+          <t>Bram van Essen</t>
+        </is>
+      </c>
+      <c r="C1307" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1307" s="6" t="inlineStr">
+        <is>
+          <t>8:20</t>
+        </is>
+      </c>
+      <c r="E1307" s="6" t="inlineStr">
+        <is>
+          <t>8:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1308">
+      <c r="A1308" s="8" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B1308" s="9" t="inlineStr">
+        <is>
+          <t>Stef van der Linden</t>
+        </is>
+      </c>
+      <c r="C1308" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1308" s="8" t="inlineStr">
+        <is>
+          <t>8:20</t>
+        </is>
+      </c>
+      <c r="E1308" s="8" t="inlineStr">
+        <is>
+          <t>8:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1309">
+      <c r="A1309" s="6" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B1309" s="7" t="inlineStr">
+        <is>
+          <t>Damian Rutjes</t>
+        </is>
+      </c>
+      <c r="C1309" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1309" s="6" t="inlineStr">
+        <is>
+          <t>8:21</t>
+        </is>
+      </c>
+      <c r="E1309" s="6" t="inlineStr">
+        <is>
+          <t>8:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1310">
+      <c r="A1310" s="8" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B1310" s="9" t="inlineStr">
+        <is>
+          <t>Nathan Wilbrink</t>
+        </is>
+      </c>
+      <c r="C1310" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1310" s="8" t="inlineStr">
+        <is>
+          <t>9:47</t>
+        </is>
+      </c>
+      <c r="E1310" s="8" t="inlineStr">
+        <is>
+          <t>9:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1311">
+      <c r="A1311" s="6" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B1311" s="7" t="inlineStr">
+        <is>
+          <t>Noël Cozijnsen</t>
+        </is>
+      </c>
+      <c r="C1311" s="7" t="inlineStr">
+        <is>
+          <t>Putten</t>
+        </is>
+      </c>
+      <c r="D1311" s="6" t="inlineStr">
+        <is>
+          <t>10:51</t>
+        </is>
+      </c>
+      <c r="E1311" s="6" t="inlineStr">
+        <is>
+          <t>10:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1312">
+      <c r="A1312" s="8" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B1312" s="9" t="inlineStr">
+        <is>
+          <t>Boswachter Bennie</t>
+        </is>
+      </c>
+      <c r="C1312" s="9" t="inlineStr">
+        <is>
+          <t>Nederland</t>
+        </is>
+      </c>
+      <c r="D1312" s="8" t="inlineStr">
+        <is>
+          <t>10:55</t>
+        </is>
+      </c>
+      <c r="E1312" s="8" t="inlineStr">
+        <is>
+          <t>10:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1313">
+      <c r="A1313" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1314">
+      <c r="A1314" s="4" t="inlineStr">
+        <is>
+          <t>M, KINDEREN 7-9 JAAR - 1300</t>
+        </is>
+      </c>
+      <c r="B1314" s="4"/>
+      <c r="C1314" s="4"/>
+      <c r="D1314" s="4"/>
+      <c r="E1314" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1315">
+      <c r="A1315" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1315" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1315" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1315" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1315" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1316">
+      <c r="A1316" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1316" s="7" t="inlineStr">
+        <is>
+          <t>Isabel van Alderwegen</t>
+        </is>
+      </c>
+      <c r="C1316" s="7" t="inlineStr">
+        <is>
+          <t>Voorschoten</t>
+        </is>
+      </c>
+      <c r="D1316" s="6" t="inlineStr">
+        <is>
+          <t>5:15</t>
+        </is>
+      </c>
+      <c r="E1316" s="6" t="inlineStr">
+        <is>
+          <t>5:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1317">
+      <c r="A1317" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1317" s="9" t="inlineStr">
+        <is>
+          <t>Mica Tollenaar</t>
+        </is>
+      </c>
+      <c r="C1317" s="9" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D1317" s="8" t="inlineStr">
+        <is>
+          <t>5:30</t>
+        </is>
+      </c>
+      <c r="E1317" s="8" t="inlineStr">
+        <is>
+          <t>5:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1318">
+      <c r="A1318" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1318" s="7" t="inlineStr">
+        <is>
+          <t>Skyler van Moolenbroek</t>
+        </is>
+      </c>
+      <c r="C1318" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D1318" s="6" t="inlineStr">
+        <is>
+          <t>5:31</t>
+        </is>
+      </c>
+      <c r="E1318" s="6" t="inlineStr">
+        <is>
+          <t>5:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1319">
+      <c r="A1319" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1319" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Vroegindeweij</t>
+        </is>
+      </c>
+      <c r="C1319" s="9" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1319" s="8" t="inlineStr">
+        <is>
+          <t>5:39</t>
+        </is>
+      </c>
+      <c r="E1319" s="8" t="inlineStr">
+        <is>
+          <t>5:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1320">
+      <c r="A1320" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1320" s="7" t="inlineStr">
+        <is>
+          <t>Rayana Mubarak</t>
+        </is>
+      </c>
+      <c r="C1320" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1320" s="6" t="inlineStr">
+        <is>
+          <t>5:45</t>
+        </is>
+      </c>
+      <c r="E1320" s="6" t="inlineStr">
+        <is>
+          <t>5:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1321">
+      <c r="A1321" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1321" s="9" t="inlineStr">
+        <is>
+          <t>Jelka van de Braak</t>
+        </is>
+      </c>
+      <c r="C1321" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1321" s="8" t="inlineStr">
+        <is>
+          <t>5:54</t>
+        </is>
+      </c>
+      <c r="E1321" s="8" t="inlineStr">
+        <is>
+          <t>5:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1322">
+      <c r="A1322" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1322" s="7" t="inlineStr">
+        <is>
+          <t>Synne Kruiswijk</t>
+        </is>
+      </c>
+      <c r="C1322" s="7" t="inlineStr">
+        <is>
+          <t>Baarn</t>
+        </is>
+      </c>
+      <c r="D1322" s="6" t="inlineStr">
+        <is>
+          <t>6:09</t>
+        </is>
+      </c>
+      <c r="E1322" s="6" t="inlineStr">
+        <is>
+          <t>6:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1323">
+      <c r="A1323" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1323" s="9" t="inlineStr">
+        <is>
+          <t>Josephine Merkens</t>
+        </is>
+      </c>
+      <c r="C1323" s="9" t="inlineStr">
+        <is>
+          <t>Geldermalsen</t>
+        </is>
+      </c>
+      <c r="D1323" s="8" t="inlineStr">
+        <is>
+          <t>6:09</t>
+        </is>
+      </c>
+      <c r="E1323" s="8" t="inlineStr">
+        <is>
+          <t>6:08</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1324">
+      <c r="A1324" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1324" s="7" t="inlineStr">
+        <is>
+          <t>Benthe van der Kuur</t>
+        </is>
+      </c>
+      <c r="C1324" s="7" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1324" s="6" t="inlineStr">
+        <is>
+          <t>6:24</t>
+        </is>
+      </c>
+      <c r="E1324" s="6" t="inlineStr">
+        <is>
+          <t>6:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1325">
+      <c r="A1325" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1325" s="9" t="inlineStr">
+        <is>
+          <t>Louise van Servegt</t>
+        </is>
+      </c>
+      <c r="C1325" s="9" t="inlineStr">
+        <is>
+          <t>Wommelgem</t>
+        </is>
+      </c>
+      <c r="D1325" s="8" t="inlineStr">
+        <is>
+          <t>6:26</t>
+        </is>
+      </c>
+      <c r="E1325" s="8" t="inlineStr">
+        <is>
+          <t>6:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1326">
+      <c r="A1326" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1326" s="7" t="inlineStr">
+        <is>
+          <t>Roos Jansen</t>
+        </is>
+      </c>
+      <c r="C1326" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1326" s="6" t="inlineStr">
+        <is>
+          <t>6:31</t>
+        </is>
+      </c>
+      <c r="E1326" s="6" t="inlineStr">
+        <is>
+          <t>6:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1327">
+      <c r="A1327" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1327" s="9" t="inlineStr">
+        <is>
+          <t>Philiene van Veldhuisen</t>
+        </is>
+      </c>
+      <c r="C1327" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1327" s="8" t="inlineStr">
+        <is>
+          <t>6:33</t>
+        </is>
+      </c>
+      <c r="E1327" s="8" t="inlineStr">
+        <is>
+          <t>6:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1328">
+      <c r="A1328" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1328" s="7" t="inlineStr">
+        <is>
+          <t>Sofia van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C1328" s="7" t="inlineStr">
+        <is>
+          <t>Veenendaal</t>
+        </is>
+      </c>
+      <c r="D1328" s="6" t="inlineStr">
+        <is>
+          <t>6:34</t>
+        </is>
+      </c>
+      <c r="E1328" s="6" t="inlineStr">
+        <is>
+          <t>6:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1329">
+      <c r="A1329" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1329" s="9" t="inlineStr">
+        <is>
+          <t>Evy van Bentum</t>
+        </is>
+      </c>
+      <c r="C1329" s="9" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1329" s="8" t="inlineStr">
+        <is>
+          <t>6:35</t>
+        </is>
+      </c>
+      <c r="E1329" s="8" t="inlineStr">
+        <is>
+          <t>6:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1330">
+      <c r="A1330" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B365" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A366" s="8" t="inlineStr">
+      <c r="B1330" s="7" t="inlineStr">
+        <is>
+          <t>Lizz Davelaar</t>
+        </is>
+      </c>
+      <c r="C1330" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1330" s="6" t="inlineStr">
+        <is>
+          <t>6:36</t>
+        </is>
+      </c>
+      <c r="E1330" s="6" t="inlineStr">
+        <is>
+          <t>6:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1331">
+      <c r="A1331" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="B366" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A367" s="6" t="inlineStr">
+      <c r="B1331" s="9" t="inlineStr">
+        <is>
+          <t>Evi Berg</t>
+        </is>
+      </c>
+      <c r="C1331" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1331" s="8" t="inlineStr">
+        <is>
+          <t>6:39</t>
+        </is>
+      </c>
+      <c r="E1331" s="8" t="inlineStr">
+        <is>
+          <t>6:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1332">
+      <c r="A1332" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
-      <c r="B367" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A368" s="8" t="inlineStr">
+      <c r="B1332" s="7" t="inlineStr">
+        <is>
+          <t>Loïs van Bentum</t>
+        </is>
+      </c>
+      <c r="C1332" s="7" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1332" s="6" t="inlineStr">
+        <is>
+          <t>6:40</t>
+        </is>
+      </c>
+      <c r="E1332" s="6" t="inlineStr">
+        <is>
+          <t>6:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1333">
+      <c r="A1333" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="B368" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A369" s="6" t="inlineStr">
+      <c r="B1333" s="9" t="inlineStr">
+        <is>
+          <t>Esmee Thissen</t>
+        </is>
+      </c>
+      <c r="C1333" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1333" s="8" t="inlineStr">
+        <is>
+          <t>6:57</t>
+        </is>
+      </c>
+      <c r="E1333" s="8" t="inlineStr">
+        <is>
+          <t>6:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1334">
+      <c r="A1334" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
-      <c r="B369" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A370" s="8" t="inlineStr">
+      <c r="B1334" s="7" t="inlineStr">
+        <is>
+          <t>Ella Leonard</t>
+        </is>
+      </c>
+      <c r="C1334" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1334" s="6" t="inlineStr">
+        <is>
+          <t>6:58</t>
+        </is>
+      </c>
+      <c r="E1334" s="6" t="inlineStr">
+        <is>
+          <t>6:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1335">
+      <c r="A1335" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="B370" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A371" s="6" t="inlineStr">
+      <c r="B1335" s="9" t="inlineStr">
+        <is>
+          <t>Yaelle Folkers</t>
+        </is>
+      </c>
+      <c r="C1335" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1335" s="8" t="inlineStr">
+        <is>
+          <t>7:01</t>
+        </is>
+      </c>
+      <c r="E1335" s="8" t="inlineStr">
+        <is>
+          <t>6:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1336">
+      <c r="A1336" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="B371" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A372" s="8" t="inlineStr">
+      <c r="B1336" s="7" t="inlineStr">
+        <is>
+          <t>Elin Floor</t>
+        </is>
+      </c>
+      <c r="C1336" s="7" t="inlineStr">
+        <is>
+          <t>Leusden</t>
+        </is>
+      </c>
+      <c r="D1336" s="6" t="inlineStr">
+        <is>
+          <t>7:02</t>
+        </is>
+      </c>
+      <c r="E1336" s="6" t="inlineStr">
+        <is>
+          <t>6:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1337">
+      <c r="A1337" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
-      <c r="B372" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A373" s="6" t="inlineStr">
+      <c r="B1337" s="9" t="inlineStr">
+        <is>
+          <t>Elin Schuiteman</t>
+        </is>
+      </c>
+      <c r="C1337" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1337" s="8" t="inlineStr">
+        <is>
+          <t>7:07</t>
+        </is>
+      </c>
+      <c r="E1337" s="8" t="inlineStr">
+        <is>
+          <t>7:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1338">
+      <c r="A1338" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B373" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A374" s="8" t="inlineStr">
+      <c r="B1338" s="7" t="inlineStr">
+        <is>
+          <t>Suze Leertouwer</t>
+        </is>
+      </c>
+      <c r="C1338" s="7" t="inlineStr">
+        <is>
+          <t>Ridderkerk</t>
+        </is>
+      </c>
+      <c r="D1338" s="6" t="inlineStr">
+        <is>
+          <t>7:16</t>
+        </is>
+      </c>
+      <c r="E1338" s="6" t="inlineStr">
+        <is>
+          <t>7:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1339">
+      <c r="A1339" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="B374" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C374" s="9" t="inlineStr">
+      <c r="B1339" s="9" t="inlineStr">
+        <is>
+          <t>Isabel Steenwijk</t>
+        </is>
+      </c>
+      <c r="C1339" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1339" s="8" t="inlineStr">
+        <is>
+          <t>7:20</t>
+        </is>
+      </c>
+      <c r="E1339" s="8" t="inlineStr">
+        <is>
+          <t>7:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1340">
+      <c r="A1340" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1340" s="7" t="inlineStr">
+        <is>
+          <t>Myrthe Vos</t>
+        </is>
+      </c>
+      <c r="C1340" s="7" t="inlineStr">
+        <is>
+          <t>Hoevelaken</t>
+        </is>
+      </c>
+      <c r="D1340" s="6" t="inlineStr">
+        <is>
+          <t>7:21</t>
+        </is>
+      </c>
+      <c r="E1340" s="6" t="inlineStr">
+        <is>
+          <t>7:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1341">
+      <c r="A1341" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1341" s="9" t="inlineStr">
+        <is>
+          <t>Fayen Monshouwer</t>
+        </is>
+      </c>
+      <c r="C1341" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1341" s="8" t="inlineStr">
+        <is>
+          <t>7:22</t>
+        </is>
+      </c>
+      <c r="E1341" s="8" t="inlineStr">
+        <is>
+          <t>7:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1342">
+      <c r="A1342" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1342" s="7" t="inlineStr">
+        <is>
+          <t>Emma van Beek</t>
+        </is>
+      </c>
+      <c r="C1342" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1342" s="6" t="inlineStr">
+        <is>
+          <t>7:23</t>
+        </is>
+      </c>
+      <c r="E1342" s="6" t="inlineStr">
+        <is>
+          <t>7:03</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1343">
+      <c r="A1343" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1343" s="9" t="inlineStr">
+        <is>
+          <t>Caitlyn Faber</t>
+        </is>
+      </c>
+      <c r="C1343" s="9" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D1343" s="8" t="inlineStr">
+        <is>
+          <t>7:33</t>
+        </is>
+      </c>
+      <c r="E1343" s="8" t="inlineStr">
+        <is>
+          <t>7:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1344">
+      <c r="A1344" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1344" s="7" t="inlineStr">
+        <is>
+          <t>Nova Horjus</t>
+        </is>
+      </c>
+      <c r="C1344" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1344" s="6" t="inlineStr">
+        <is>
+          <t>7:33</t>
+        </is>
+      </c>
+      <c r="E1344" s="6" t="inlineStr">
+        <is>
+          <t>7:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1345">
+      <c r="A1345" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1345" s="9" t="inlineStr">
+        <is>
+          <t>Tess Demmer</t>
+        </is>
+      </c>
+      <c r="C1345" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1345" s="8" t="inlineStr">
+        <is>
+          <t>7:38</t>
+        </is>
+      </c>
+      <c r="E1345" s="8" t="inlineStr">
+        <is>
+          <t>7:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1346">
+      <c r="A1346" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1346" s="7" t="inlineStr">
+        <is>
+          <t>Philine van den Berg</t>
+        </is>
+      </c>
+      <c r="C1346" s="7" t="inlineStr">
+        <is>
+          <t>Hooglanderveen</t>
+        </is>
+      </c>
+      <c r="D1346" s="6" t="inlineStr">
+        <is>
+          <t>7:43</t>
+        </is>
+      </c>
+      <c r="E1346" s="6" t="inlineStr">
+        <is>
+          <t>7:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1347">
+      <c r="A1347" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1347" s="9" t="inlineStr">
+        <is>
+          <t>Laura van den Brink</t>
+        </is>
+      </c>
+      <c r="C1347" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1347" s="8" t="inlineStr">
+        <is>
+          <t>7:44</t>
+        </is>
+      </c>
+      <c r="E1347" s="8" t="inlineStr">
+        <is>
+          <t>7:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1348">
+      <c r="A1348" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1348" s="7" t="inlineStr">
+        <is>
+          <t>Kaya Palsgraaf</t>
+        </is>
+      </c>
+      <c r="C1348" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1348" s="6" t="inlineStr">
+        <is>
+          <t>7:56</t>
+        </is>
+      </c>
+      <c r="E1348" s="6" t="inlineStr">
+        <is>
+          <t>7:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1349">
+      <c r="A1349" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1349" s="9" t="inlineStr">
+        <is>
+          <t>Fae Schoenmaker</t>
+        </is>
+      </c>
+      <c r="C1349" s="9" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1349" s="8" t="inlineStr">
+        <is>
+          <t>8:09</t>
+        </is>
+      </c>
+      <c r="E1349" s="8" t="inlineStr">
+        <is>
+          <t>7:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1350">
+      <c r="A1350" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1350" s="7" t="inlineStr">
+        <is>
+          <t>Ziva Davelaar</t>
+        </is>
+      </c>
+      <c r="C1350" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1350" s="6" t="inlineStr">
+        <is>
+          <t>8:12</t>
+        </is>
+      </c>
+      <c r="E1350" s="6" t="inlineStr">
+        <is>
+          <t>8:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1351">
+      <c r="A1351" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1351" s="9" t="inlineStr">
+        <is>
+          <t>Puk van de Haar</t>
+        </is>
+      </c>
+      <c r="C1351" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1351" s="8" t="inlineStr">
+        <is>
+          <t>8:14</t>
+        </is>
+      </c>
+      <c r="E1351" s="8" t="inlineStr">
+        <is>
+          <t>7:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1352">
+      <c r="A1352" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1352" s="7" t="inlineStr">
+        <is>
+          <t>Nina van der Linden</t>
+        </is>
+      </c>
+      <c r="C1352" s="7" t="inlineStr">
+        <is>
+          <t>Blarucum</t>
+        </is>
+      </c>
+      <c r="D1352" s="6" t="inlineStr">
+        <is>
+          <t>8:16</t>
+        </is>
+      </c>
+      <c r="E1352" s="6" t="inlineStr">
+        <is>
+          <t>8:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1353">
+      <c r="A1353" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1353" s="9" t="inlineStr">
+        <is>
+          <t>Fenna van den Pol</t>
+        </is>
+      </c>
+      <c r="C1353" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1353" s="8" t="inlineStr">
+        <is>
+          <t>8:16</t>
+        </is>
+      </c>
+      <c r="E1353" s="8" t="inlineStr">
+        <is>
+          <t>8:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1354">
+      <c r="A1354" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1354" s="7" t="inlineStr">
+        <is>
+          <t>Anne Witvliet</t>
+        </is>
+      </c>
+      <c r="C1354" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1354" s="6" t="inlineStr">
+        <is>
+          <t>8:18</t>
+        </is>
+      </c>
+      <c r="E1354" s="6" t="inlineStr">
+        <is>
+          <t>8:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1355">
+      <c r="A1355" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1355" s="9" t="inlineStr">
+        <is>
+          <t>Julie van den Berg</t>
+        </is>
+      </c>
+      <c r="C1355" s="9" t="inlineStr">
+        <is>
+          <t>Hooglanderveen</t>
+        </is>
+      </c>
+      <c r="D1355" s="8" t="inlineStr">
+        <is>
+          <t>8:23</t>
+        </is>
+      </c>
+      <c r="E1355" s="8" t="inlineStr">
+        <is>
+          <t>8:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1356">
+      <c r="A1356" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1356" s="7" t="inlineStr">
+        <is>
+          <t>Willemijn Peelen</t>
+        </is>
+      </c>
+      <c r="C1356" s="7" t="inlineStr">
+        <is>
+          <t>Stroe</t>
+        </is>
+      </c>
+      <c r="D1356" s="6" t="inlineStr">
+        <is>
+          <t>8:23</t>
+        </is>
+      </c>
+      <c r="E1356" s="6" t="inlineStr">
+        <is>
+          <t>8:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1357">
+      <c r="A1357" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1357" s="9" t="inlineStr">
+        <is>
+          <t>Bibiën van Zijtveld</t>
+        </is>
+      </c>
+      <c r="C1357" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1357" s="8" t="inlineStr">
+        <is>
+          <t>8:26</t>
+        </is>
+      </c>
+      <c r="E1357" s="8" t="inlineStr">
+        <is>
+          <t>8:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1358">
+      <c r="A1358" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1358" s="7" t="inlineStr">
+        <is>
+          <t>Lara Wünsch</t>
+        </is>
+      </c>
+      <c r="C1358" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1358" s="6" t="inlineStr">
+        <is>
+          <t>8:27</t>
+        </is>
+      </c>
+      <c r="E1358" s="6" t="inlineStr">
+        <is>
+          <t>8:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1359">
+      <c r="A1359" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1359" s="9" t="inlineStr">
+        <is>
+          <t>Lauren Metze</t>
+        </is>
+      </c>
+      <c r="C1359" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1359" s="8" t="inlineStr">
+        <is>
+          <t>8:29</t>
+        </is>
+      </c>
+      <c r="E1359" s="8" t="inlineStr">
+        <is>
+          <t>8:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1360">
+      <c r="A1360" s="6" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="B1360" s="7" t="inlineStr">
+        <is>
+          <t>Julia van den Top</t>
+        </is>
+      </c>
+      <c r="C1360" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1360" s="6" t="inlineStr">
+        <is>
+          <t>8:29</t>
+        </is>
+      </c>
+      <c r="E1360" s="6" t="inlineStr">
+        <is>
+          <t>8:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1361">
+      <c r="A1361" s="8" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="B1361" s="9" t="inlineStr">
+        <is>
+          <t>Hannah Hop</t>
+        </is>
+      </c>
+      <c r="C1361" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1361" s="8" t="inlineStr">
+        <is>
+          <t>8:34</t>
+        </is>
+      </c>
+      <c r="E1361" s="8" t="inlineStr">
+        <is>
+          <t>8:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1362">
+      <c r="A1362" s="6" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="B1362" s="7" t="inlineStr">
+        <is>
+          <t>Lynn Gerritsen</t>
+        </is>
+      </c>
+      <c r="C1362" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1362" s="6" t="inlineStr">
+        <is>
+          <t>8:37</t>
+        </is>
+      </c>
+      <c r="E1362" s="6" t="inlineStr">
+        <is>
+          <t>8:31</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1363">
+      <c r="A1363" s="8" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="B1363" s="9" t="inlineStr">
+        <is>
+          <t>Noor Koppejan</t>
+        </is>
+      </c>
+      <c r="C1363" s="9" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1363" s="8" t="inlineStr">
+        <is>
+          <t>8:37</t>
+        </is>
+      </c>
+      <c r="E1363" s="8" t="inlineStr">
+        <is>
+          <t>8:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1364">
+      <c r="A1364" s="6" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="B1364" s="7" t="inlineStr">
+        <is>
+          <t>Liz Sandvoort</t>
+        </is>
+      </c>
+      <c r="C1364" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1364" s="6" t="inlineStr">
+        <is>
+          <t>8:40</t>
+        </is>
+      </c>
+      <c r="E1364" s="6" t="inlineStr">
+        <is>
+          <t>8:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1365">
+      <c r="A1365" s="8" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="B1365" s="9" t="inlineStr">
+        <is>
+          <t>Nora Kool</t>
+        </is>
+      </c>
+      <c r="C1365" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1365" s="8" t="inlineStr">
+        <is>
+          <t>8:41</t>
+        </is>
+      </c>
+      <c r="E1365" s="8" t="inlineStr">
+        <is>
+          <t>8:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1366">
+      <c r="A1366" s="6" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="B1366" s="7" t="inlineStr">
+        <is>
+          <t>Noor van Butselaar</t>
+        </is>
+      </c>
+      <c r="C1366" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1366" s="6" t="inlineStr">
+        <is>
+          <t>8:46</t>
+        </is>
+      </c>
+      <c r="E1366" s="6" t="inlineStr">
+        <is>
+          <t>8:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1367">
+      <c r="A1367" s="8" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="B1367" s="9" t="inlineStr">
+        <is>
+          <t>Sanne Korving</t>
+        </is>
+      </c>
+      <c r="C1367" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1367" s="8" t="inlineStr">
+        <is>
+          <t>9:01</t>
+        </is>
+      </c>
+      <c r="E1367" s="8" t="inlineStr">
+        <is>
+          <t>8:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1368">
+      <c r="A1368" s="6" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="B1368" s="7" t="inlineStr">
+        <is>
+          <t>Lola Snijders</t>
+        </is>
+      </c>
+      <c r="C1368" s="7" t="inlineStr">
+        <is>
+          <t>Bussum</t>
+        </is>
+      </c>
+      <c r="D1368" s="6" t="inlineStr">
+        <is>
+          <t>9:17</t>
+        </is>
+      </c>
+      <c r="E1368" s="6" t="inlineStr">
+        <is>
+          <t>8:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1369">
+      <c r="A1369" s="8" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="B1369" s="9" t="inlineStr">
+        <is>
+          <t>Joëlle ten Hove</t>
+        </is>
+      </c>
+      <c r="C1369" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1369" s="8" t="inlineStr">
+        <is>
+          <t>9:24</t>
+        </is>
+      </c>
+      <c r="E1369" s="8" t="inlineStr">
+        <is>
+          <t>9:23</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1370">
+      <c r="A1370" s="6" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="B1370" s="7" t="inlineStr">
+        <is>
+          <t>Jolein Bakker</t>
+        </is>
+      </c>
+      <c r="C1370" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1370" s="6" t="inlineStr">
+        <is>
+          <t>9:43</t>
+        </is>
+      </c>
+      <c r="E1370" s="6" t="inlineStr">
+        <is>
+          <t>9:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1371">
+      <c r="A1371" s="8" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B1371" s="9" t="inlineStr">
+        <is>
+          <t>Maura Schipper</t>
+        </is>
+      </c>
+      <c r="C1371" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1371" s="8" t="inlineStr">
+        <is>
+          <t>10:06</t>
+        </is>
+      </c>
+      <c r="E1371" s="8" t="inlineStr">
+        <is>
+          <t>9:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1372">
+      <c r="A1372" s="6" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B1372" s="7" t="inlineStr">
+        <is>
+          <t>Liz Dubbers</t>
+        </is>
+      </c>
+      <c r="C1372" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1372" s="6" t="inlineStr">
+        <is>
+          <t>10:10</t>
+        </is>
+      </c>
+      <c r="E1372" s="6" t="inlineStr">
+        <is>
+          <t>10:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1373">
+      <c r="A1373" s="8" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B1373" s="9" t="inlineStr">
+        <is>
+          <t>Solenn van Kray</t>
+        </is>
+      </c>
+      <c r="C1373" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1373" s="8" t="inlineStr">
+        <is>
+          <t>10:51</t>
+        </is>
+      </c>
+      <c r="E1373" s="8" t="inlineStr">
+        <is>
+          <t>10:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1374">
+      <c r="A1374" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1375">
+      <c r="A1375" s="4" t="inlineStr">
+        <is>
+          <t>J, KINDEREN 10-12 JAAR - 195</t>
+        </is>
+      </c>
+      <c r="B1375" s="4"/>
+      <c r="C1375" s="4"/>
+      <c r="D1375" s="4"/>
+      <c r="E1375" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1376">
+      <c r="A1376" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1376" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1376" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1376" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1376" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1377">
+      <c r="A1377" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1377" s="7" t="inlineStr">
+        <is>
+          <t>Lars Kraan</t>
+        </is>
+      </c>
+      <c r="C1377" s="7" t="inlineStr">
+        <is>
+          <t>Ulft</t>
+        </is>
+      </c>
+      <c r="D1377" s="6" t="inlineStr">
+        <is>
+          <t>6:32</t>
+        </is>
+      </c>
+      <c r="E1377" s="6" t="inlineStr">
+        <is>
+          <t>6:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1378">
+      <c r="A1378" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1378" s="9" t="inlineStr">
+        <is>
+          <t>Boaz van Dinteren</t>
+        </is>
+      </c>
+      <c r="C1378" s="9" t="inlineStr">
+        <is>
+          <t>Hilversum</t>
+        </is>
+      </c>
+      <c r="D1378" s="8" t="inlineStr">
+        <is>
+          <t>7:06</t>
+        </is>
+      </c>
+      <c r="E1378" s="8" t="inlineStr">
+        <is>
+          <t>7:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1379">
+      <c r="A1379" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1379" s="7" t="inlineStr">
+        <is>
+          <t>Kevin Beukhof</t>
+        </is>
+      </c>
+      <c r="C1379" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1379" s="6" t="inlineStr">
+        <is>
+          <t>7:40</t>
+        </is>
+      </c>
+      <c r="E1379" s="6" t="inlineStr">
+        <is>
+          <t>7:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1380">
+      <c r="A1380" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1380" s="9" t="inlineStr">
+        <is>
+          <t>Jip Kuijntjes</t>
+        </is>
+      </c>
+      <c r="C1380" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1380" s="8" t="inlineStr">
+        <is>
+          <t>8:01</t>
+        </is>
+      </c>
+      <c r="E1380" s="8" t="inlineStr">
+        <is>
+          <t>8:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1381">
+      <c r="A1381" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1381" s="7" t="inlineStr">
+        <is>
+          <t>Mathias van Servegt</t>
+        </is>
+      </c>
+      <c r="C1381" s="7" t="inlineStr">
+        <is>
+          <t>Wommelgem</t>
+        </is>
+      </c>
+      <c r="D1381" s="6" t="inlineStr">
+        <is>
+          <t>8:18</t>
+        </is>
+      </c>
+      <c r="E1381" s="6" t="inlineStr">
+        <is>
+          <t>8:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1382">
+      <c r="A1382" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1382" s="9" t="inlineStr">
+        <is>
+          <t>Boaz van Omme</t>
+        </is>
+      </c>
+      <c r="C1382" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1382" s="8" t="inlineStr">
+        <is>
+          <t>8:21</t>
+        </is>
+      </c>
+      <c r="E1382" s="8" t="inlineStr">
+        <is>
+          <t>8:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1383">
+      <c r="A1383" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1383" s="7" t="inlineStr">
+        <is>
+          <t>Sem Koppejan</t>
+        </is>
+      </c>
+      <c r="C1383" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1383" s="6" t="inlineStr">
+        <is>
+          <t>8:23</t>
+        </is>
+      </c>
+      <c r="E1383" s="6" t="inlineStr">
+        <is>
+          <t>8:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1384">
+      <c r="A1384" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1384" s="9" t="inlineStr">
+        <is>
+          <t>Boaz Steenwijk</t>
+        </is>
+      </c>
+      <c r="C1384" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1384" s="8" t="inlineStr">
+        <is>
+          <t>8:27</t>
+        </is>
+      </c>
+      <c r="E1384" s="8" t="inlineStr">
+        <is>
+          <t>8:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1385">
+      <c r="A1385" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1385" s="7" t="inlineStr">
+        <is>
+          <t>Derck van den Top</t>
+        </is>
+      </c>
+      <c r="C1385" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1385" s="6" t="inlineStr">
+        <is>
+          <t>8:27</t>
+        </is>
+      </c>
+      <c r="E1385" s="6" t="inlineStr">
+        <is>
+          <t>8:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1386">
+      <c r="A1386" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1386" s="9" t="inlineStr">
+        <is>
+          <t>Dex Hommel</t>
+        </is>
+      </c>
+      <c r="C1386" s="9" t="inlineStr">
+        <is>
+          <t>IJsselstein</t>
+        </is>
+      </c>
+      <c r="D1386" s="8" t="inlineStr">
+        <is>
+          <t>8:38</t>
+        </is>
+      </c>
+      <c r="E1386" s="8" t="inlineStr">
+        <is>
+          <t>8:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1387">
+      <c r="A1387" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1387" s="7" t="inlineStr">
+        <is>
+          <t>Lennart Nieuwenhuizen</t>
+        </is>
+      </c>
+      <c r="C1387" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1387" s="6" t="inlineStr">
+        <is>
+          <t>8:40</t>
+        </is>
+      </c>
+      <c r="E1387" s="6" t="inlineStr">
+        <is>
+          <t>8:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1388">
+      <c r="A1388" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1388" s="9" t="inlineStr">
+        <is>
+          <t>Aleksander Krupa</t>
+        </is>
+      </c>
+      <c r="C1388" s="9" t="inlineStr">
+        <is>
+          <t>Kirchhundem</t>
+        </is>
+      </c>
+      <c r="D1388" s="8" t="inlineStr">
+        <is>
+          <t>8:40</t>
+        </is>
+      </c>
+      <c r="E1388" s="8" t="inlineStr">
+        <is>
+          <t>8:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1389">
+      <c r="A1389" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1389" s="7" t="inlineStr">
+        <is>
+          <t>Sem Oosterbroek</t>
+        </is>
+      </c>
+      <c r="C1389" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1389" s="6" t="inlineStr">
+        <is>
+          <t>8:49</t>
+        </is>
+      </c>
+      <c r="E1389" s="6" t="inlineStr">
+        <is>
+          <t>8:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1390">
+      <c r="A1390" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1390" s="9" t="inlineStr">
+        <is>
+          <t>Thomas Leertouwer</t>
+        </is>
+      </c>
+      <c r="C1390" s="9" t="inlineStr">
+        <is>
+          <t>Ridderkerk</t>
+        </is>
+      </c>
+      <c r="D1390" s="8" t="inlineStr">
+        <is>
+          <t>8:53</t>
+        </is>
+      </c>
+      <c r="E1390" s="8" t="inlineStr">
+        <is>
+          <t>8:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1391">
+      <c r="A1391" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1391" s="7" t="inlineStr">
+        <is>
+          <t>Yesse Knoop</t>
+        </is>
+      </c>
+      <c r="C1391" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1391" s="6" t="inlineStr">
+        <is>
+          <t>8:56</t>
+        </is>
+      </c>
+      <c r="E1391" s="6" t="inlineStr">
+        <is>
+          <t>8:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1392">
+      <c r="A1392" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1392" s="9" t="inlineStr">
+        <is>
+          <t>Luuk van de Pol</t>
+        </is>
+      </c>
+      <c r="C1392" s="9" t="inlineStr">
         <is>
           <t>Barneveld</t>
         </is>
       </c>
-      <c r="D374" s="8" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A375" s="6" t="inlineStr">
+      <c r="D1392" s="8" t="inlineStr">
+        <is>
+          <t>9:02</t>
+        </is>
+      </c>
+      <c r="E1392" s="8" t="inlineStr">
+        <is>
+          <t>8:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1393">
+      <c r="A1393" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1393" s="7" t="inlineStr">
+        <is>
+          <t>Mik Groenendijk</t>
+        </is>
+      </c>
+      <c r="C1393" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1393" s="6" t="inlineStr">
+        <is>
+          <t>9:03</t>
+        </is>
+      </c>
+      <c r="E1393" s="6" t="inlineStr">
+        <is>
+          <t>9:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1394">
+      <c r="A1394" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1394" s="9" t="inlineStr">
+        <is>
+          <t>Noud Arends</t>
+        </is>
+      </c>
+      <c r="C1394" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1394" s="8" t="inlineStr">
+        <is>
+          <t>9:11</t>
+        </is>
+      </c>
+      <c r="E1394" s="8" t="inlineStr">
+        <is>
+          <t>9:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1395">
+      <c r="A1395" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1395" s="7" t="inlineStr">
+        <is>
+          <t>Sep de Gelder</t>
+        </is>
+      </c>
+      <c r="C1395" s="7" t="inlineStr">
+        <is>
+          <t>Tiel</t>
+        </is>
+      </c>
+      <c r="D1395" s="6" t="inlineStr">
+        <is>
+          <t>9:13</t>
+        </is>
+      </c>
+      <c r="E1395" s="6" t="inlineStr">
+        <is>
+          <t>9:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1396">
+      <c r="A1396" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1396" s="9" t="inlineStr">
+        <is>
+          <t>Lars Vermeer</t>
+        </is>
+      </c>
+      <c r="C1396" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1396" s="8" t="inlineStr">
+        <is>
+          <t>9:15</t>
+        </is>
+      </c>
+      <c r="E1396" s="8" t="inlineStr">
+        <is>
+          <t>9:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1397">
+      <c r="A1397" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1397" s="7" t="inlineStr">
+        <is>
+          <t>Elian Top</t>
+        </is>
+      </c>
+      <c r="C1397" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1397" s="6" t="inlineStr">
+        <is>
+          <t>9:19</t>
+        </is>
+      </c>
+      <c r="E1397" s="6" t="inlineStr">
+        <is>
+          <t>9:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1398">
+      <c r="A1398" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1398" s="9" t="inlineStr">
+        <is>
+          <t>Sam Zwaagman</t>
+        </is>
+      </c>
+      <c r="C1398" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1398" s="8" t="inlineStr">
+        <is>
+          <t>9:30</t>
+        </is>
+      </c>
+      <c r="E1398" s="8" t="inlineStr">
+        <is>
+          <t>9:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1399">
+      <c r="A1399" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1399" s="7" t="inlineStr">
+        <is>
+          <t>Stef Berkhof</t>
+        </is>
+      </c>
+      <c r="C1399" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1399" s="6" t="inlineStr">
+        <is>
+          <t>9:36</t>
+        </is>
+      </c>
+      <c r="E1399" s="6" t="inlineStr">
+        <is>
+          <t>9:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1400">
+      <c r="A1400" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1400" s="9" t="inlineStr">
+        <is>
+          <t>Tim Mandersloot</t>
+        </is>
+      </c>
+      <c r="C1400" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1400" s="8" t="inlineStr">
+        <is>
+          <t>9:41</t>
+        </is>
+      </c>
+      <c r="E1400" s="8" t="inlineStr">
+        <is>
+          <t>9:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1401">
+      <c r="A1401" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="B375" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A376" s="8" t="inlineStr">
+      <c r="B1401" s="7" t="inlineStr">
+        <is>
+          <t>Gerben van Beek</t>
+        </is>
+      </c>
+      <c r="C1401" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1401" s="6" t="inlineStr">
+        <is>
+          <t>9:41</t>
+        </is>
+      </c>
+      <c r="E1401" s="6" t="inlineStr">
+        <is>
+          <t>9:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1402">
+      <c r="A1402" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="B376" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A377" s="6" t="inlineStr">
+      <c r="B1402" s="9" t="inlineStr">
+        <is>
+          <t>Quinn Davelaar</t>
+        </is>
+      </c>
+      <c r="C1402" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1402" s="8" t="inlineStr">
+        <is>
+          <t>9:44</t>
+        </is>
+      </c>
+      <c r="E1402" s="8" t="inlineStr">
+        <is>
+          <t>9:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1403">
+      <c r="A1403" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="B377" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A378" s="8" t="inlineStr">
+      <c r="B1403" s="7" t="inlineStr">
+        <is>
+          <t>Mees van Beek</t>
+        </is>
+      </c>
+      <c r="C1403" s="7" t="inlineStr">
+        <is>
+          <t>Bennekom</t>
+        </is>
+      </c>
+      <c r="D1403" s="6" t="inlineStr">
+        <is>
+          <t>9:44</t>
+        </is>
+      </c>
+      <c r="E1403" s="6" t="inlineStr">
+        <is>
+          <t>9:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1404">
+      <c r="A1404" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="B378" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A379" s="6" t="inlineStr">
+      <c r="B1404" s="9" t="inlineStr">
+        <is>
+          <t>Jelle van de Beek</t>
+        </is>
+      </c>
+      <c r="C1404" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1404" s="8" t="inlineStr">
+        <is>
+          <t>9:44</t>
+        </is>
+      </c>
+      <c r="E1404" s="8" t="inlineStr">
+        <is>
+          <t>9:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1405">
+      <c r="A1405" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="B379" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A380" s="8" t="inlineStr">
+      <c r="B1405" s="7" t="inlineStr">
+        <is>
+          <t>Ravi Davelaar</t>
+        </is>
+      </c>
+      <c r="C1405" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1405" s="6" t="inlineStr">
+        <is>
+          <t>9:50</t>
+        </is>
+      </c>
+      <c r="E1405" s="6" t="inlineStr">
+        <is>
+          <t>9:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1406">
+      <c r="A1406" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="B380" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A381" s="6" t="inlineStr">
+      <c r="B1406" s="9" t="inlineStr">
+        <is>
+          <t>Jordy van Middendorp</t>
+        </is>
+      </c>
+      <c r="C1406" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1406" s="8" t="inlineStr">
+        <is>
+          <t>9:59</t>
+        </is>
+      </c>
+      <c r="E1406" s="8" t="inlineStr">
+        <is>
+          <t>9:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1407">
+      <c r="A1407" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="B381" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A382" s="8" t="inlineStr">
+      <c r="B1407" s="7" t="inlineStr">
+        <is>
+          <t>Morris Schenk</t>
+        </is>
+      </c>
+      <c r="C1407" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1407" s="6" t="inlineStr">
+        <is>
+          <t>10:22</t>
+        </is>
+      </c>
+      <c r="E1407" s="6" t="inlineStr">
+        <is>
+          <t>10:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1408">
+      <c r="A1408" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="B382" s="9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C382" s="9" t="inlineStr">
+      <c r="B1408" s="9" t="inlineStr">
+        <is>
+          <t>Aiden van Santen</t>
+        </is>
+      </c>
+      <c r="C1408" s="9" t="inlineStr">
+        <is>
+          <t>Heemskerk</t>
+        </is>
+      </c>
+      <c r="D1408" s="8" t="inlineStr">
+        <is>
+          <t>10:23</t>
+        </is>
+      </c>
+      <c r="E1408" s="8" t="inlineStr">
+        <is>
+          <t>10:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1409">
+      <c r="A1409" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1409" s="7" t="inlineStr">
+        <is>
+          <t>Quinten Kuijntjes</t>
+        </is>
+      </c>
+      <c r="C1409" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1409" s="6" t="inlineStr">
+        <is>
+          <t>10:30</t>
+        </is>
+      </c>
+      <c r="E1409" s="6" t="inlineStr">
+        <is>
+          <t>10:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1410">
+      <c r="A1410" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1410" s="9" t="inlineStr">
+        <is>
+          <t>Joas Batterink</t>
+        </is>
+      </c>
+      <c r="C1410" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1410" s="8" t="inlineStr">
+        <is>
+          <t>10:31</t>
+        </is>
+      </c>
+      <c r="E1410" s="8" t="inlineStr">
+        <is>
+          <t>10:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1411">
+      <c r="A1411" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1411" s="7" t="inlineStr">
+        <is>
+          <t>Thorsten Kneepkens</t>
+        </is>
+      </c>
+      <c r="C1411" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1411" s="6" t="inlineStr">
+        <is>
+          <t>10:33</t>
+        </is>
+      </c>
+      <c r="E1411" s="6" t="inlineStr">
+        <is>
+          <t>10:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1412">
+      <c r="A1412" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1412" s="9" t="inlineStr">
+        <is>
+          <t>Kareem Mubarak</t>
+        </is>
+      </c>
+      <c r="C1412" s="9" t="inlineStr">
         <is>
           <t>Nijkerk</t>
         </is>
       </c>
-      <c r="D382" s="8" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A383" s="6" t="inlineStr">
+      <c r="D1412" s="8" t="inlineStr">
+        <is>
+          <t>10:55</t>
+        </is>
+      </c>
+      <c r="E1412" s="8" t="inlineStr">
+        <is>
+          <t>10:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1413">
+      <c r="A1413" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1413" s="7" t="inlineStr">
+        <is>
+          <t>Evan Braad</t>
+        </is>
+      </c>
+      <c r="C1413" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1413" s="6" t="inlineStr">
+        <is>
+          <t>10:56</t>
+        </is>
+      </c>
+      <c r="E1413" s="6" t="inlineStr">
+        <is>
+          <t>10:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1414">
+      <c r="A1414" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1414" s="9" t="inlineStr">
+        <is>
+          <t>Jesse Terpstra</t>
+        </is>
+      </c>
+      <c r="C1414" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1414" s="8" t="inlineStr">
+        <is>
+          <t>10:57</t>
+        </is>
+      </c>
+      <c r="E1414" s="8" t="inlineStr">
+        <is>
+          <t>10:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1415">
+      <c r="A1415" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1415" s="7" t="inlineStr">
+        <is>
+          <t>Nick van de Bunt</t>
+        </is>
+      </c>
+      <c r="C1415" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1415" s="6" t="inlineStr">
+        <is>
+          <t>10:58</t>
+        </is>
+      </c>
+      <c r="E1415" s="6" t="inlineStr">
+        <is>
+          <t>10:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1416">
+      <c r="A1416" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1416" s="9" t="inlineStr">
+        <is>
+          <t>Mika Alphenaar</t>
+        </is>
+      </c>
+      <c r="C1416" s="9" t="inlineStr">
+        <is>
+          <t>Gouda</t>
+        </is>
+      </c>
+      <c r="D1416" s="8" t="inlineStr">
+        <is>
+          <t>11:04</t>
+        </is>
+      </c>
+      <c r="E1416" s="8" t="inlineStr">
+        <is>
+          <t>10:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1417">
+      <c r="A1417" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1417" s="7" t="inlineStr">
+        <is>
+          <t>Roc van Leeuwen</t>
+        </is>
+      </c>
+      <c r="C1417" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1417" s="6" t="inlineStr">
+        <is>
+          <t>11:39</t>
+        </is>
+      </c>
+      <c r="E1417" s="6" t="inlineStr">
+        <is>
+          <t>11:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1418">
+      <c r="A1418" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1418" s="9" t="inlineStr">
+        <is>
+          <t>Pyke van de Haar</t>
+        </is>
+      </c>
+      <c r="C1418" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1418" s="8" t="inlineStr">
+        <is>
+          <t>12:06</t>
+        </is>
+      </c>
+      <c r="E1418" s="8" t="inlineStr">
+        <is>
+          <t>12:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1419">
+      <c r="A1419" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1419" s="7" t="inlineStr">
+        <is>
+          <t>Corné van der Hoef</t>
+        </is>
+      </c>
+      <c r="C1419" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1419" s="6" t="inlineStr">
+        <is>
+          <t>13:01</t>
+        </is>
+      </c>
+      <c r="E1419" s="6" t="inlineStr">
+        <is>
+          <t>12:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1420">
+      <c r="A1420" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1420" s="9" t="inlineStr">
+        <is>
+          <t>Stijn van Butselaar</t>
+        </is>
+      </c>
+      <c r="C1420" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1420" s="8" t="inlineStr">
+        <is>
+          <t>19:48</t>
+        </is>
+      </c>
+      <c r="E1420" s="8" t="inlineStr">
+        <is>
+          <t>19:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1421">
+      <c r="A1421" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1422">
+      <c r="A1422" s="4" t="inlineStr">
+        <is>
+          <t>M, KINDEREN 10-12 JAAR - 195</t>
+        </is>
+      </c>
+      <c r="B1422" s="4"/>
+      <c r="C1422" s="4"/>
+      <c r="D1422" s="4"/>
+      <c r="E1422" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1423">
+      <c r="A1423" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1423" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1423" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1423" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1423" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1424">
+      <c r="A1424" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1424" s="7" t="inlineStr">
+        <is>
+          <t>Caitlynn Thompson</t>
+        </is>
+      </c>
+      <c r="C1424" s="7" t="inlineStr">
+        <is>
+          <t>Scherpenzeel</t>
+        </is>
+      </c>
+      <c r="D1424" s="6" t="inlineStr">
+        <is>
+          <t>7:43</t>
+        </is>
+      </c>
+      <c r="E1424" s="6" t="inlineStr">
+        <is>
+          <t>7:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1425">
+      <c r="A1425" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1425" s="9" t="inlineStr">
+        <is>
+          <t>Eeske Veltman</t>
+        </is>
+      </c>
+      <c r="C1425" s="9" t="inlineStr">
+        <is>
+          <t>Ede</t>
+        </is>
+      </c>
+      <c r="D1425" s="8" t="inlineStr">
+        <is>
+          <t>7:59</t>
+        </is>
+      </c>
+      <c r="E1425" s="8" t="inlineStr">
+        <is>
+          <t>7:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1426">
+      <c r="A1426" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1426" s="7" t="inlineStr">
+        <is>
+          <t>Fleur Doorman</t>
+        </is>
+      </c>
+      <c r="C1426" s="7" t="inlineStr">
+        <is>
+          <t>Apeldoorn</t>
+        </is>
+      </c>
+      <c r="D1426" s="6" t="inlineStr">
+        <is>
+          <t>8:19</t>
+        </is>
+      </c>
+      <c r="E1426" s="6" t="inlineStr">
+        <is>
+          <t>8:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1427">
+      <c r="A1427" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1427" s="9" t="inlineStr">
+        <is>
+          <t>Isa van den IJssel</t>
+        </is>
+      </c>
+      <c r="C1427" s="9" t="inlineStr">
+        <is>
+          <t>Duiven</t>
+        </is>
+      </c>
+      <c r="D1427" s="8" t="inlineStr">
+        <is>
+          <t>8:28</t>
+        </is>
+      </c>
+      <c r="E1427" s="8" t="inlineStr">
+        <is>
+          <t>8:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1428">
+      <c r="A1428" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1428" s="7" t="inlineStr">
+        <is>
+          <t>Naema de Koning</t>
+        </is>
+      </c>
+      <c r="C1428" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1428" s="6" t="inlineStr">
+        <is>
+          <t>8:33</t>
+        </is>
+      </c>
+      <c r="E1428" s="6" t="inlineStr">
+        <is>
+          <t>8:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1429">
+      <c r="A1429" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1429" s="9" t="inlineStr">
+        <is>
+          <t>Eva van de Bunt</t>
+        </is>
+      </c>
+      <c r="C1429" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1429" s="8" t="inlineStr">
+        <is>
+          <t>8:39</t>
+        </is>
+      </c>
+      <c r="E1429" s="8" t="inlineStr">
+        <is>
+          <t>8:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1430">
+      <c r="A1430" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1430" s="7" t="inlineStr">
+        <is>
+          <t>Jasmine van Alderwegen</t>
+        </is>
+      </c>
+      <c r="C1430" s="7" t="inlineStr">
+        <is>
+          <t>Voorschoten</t>
+        </is>
+      </c>
+      <c r="D1430" s="6" t="inlineStr">
+        <is>
+          <t>8:43</t>
+        </is>
+      </c>
+      <c r="E1430" s="6" t="inlineStr">
+        <is>
+          <t>8:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1431">
+      <c r="A1431" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1431" s="9" t="inlineStr">
+        <is>
+          <t>Sarah van de Munt</t>
+        </is>
+      </c>
+      <c r="C1431" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1431" s="8" t="inlineStr">
+        <is>
+          <t>8:49</t>
+        </is>
+      </c>
+      <c r="E1431" s="8" t="inlineStr">
+        <is>
+          <t>8:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1432">
+      <c r="A1432" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1432" s="7" t="inlineStr">
+        <is>
+          <t>Sofie Thissen</t>
+        </is>
+      </c>
+      <c r="C1432" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1432" s="6" t="inlineStr">
+        <is>
+          <t>9:36</t>
+        </is>
+      </c>
+      <c r="E1432" s="6" t="inlineStr">
+        <is>
+          <t>9:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1433">
+      <c r="A1433" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1433" s="9" t="inlineStr">
+        <is>
+          <t>Lara Hooijer</t>
+        </is>
+      </c>
+      <c r="C1433" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1433" s="8" t="inlineStr">
+        <is>
+          <t>9:43</t>
+        </is>
+      </c>
+      <c r="E1433" s="8" t="inlineStr">
+        <is>
+          <t>9:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1434">
+      <c r="A1434" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1434" s="7" t="inlineStr">
+        <is>
+          <t>Livia Berkhof</t>
+        </is>
+      </c>
+      <c r="C1434" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1434" s="6" t="inlineStr">
+        <is>
+          <t>9:45</t>
+        </is>
+      </c>
+      <c r="E1434" s="6" t="inlineStr">
+        <is>
+          <t>9:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1435">
+      <c r="A1435" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1435" s="9" t="inlineStr">
+        <is>
+          <t>Saar Zwaagman</t>
+        </is>
+      </c>
+      <c r="C1435" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1435" s="8" t="inlineStr">
+        <is>
+          <t>9:54</t>
+        </is>
+      </c>
+      <c r="E1435" s="8" t="inlineStr">
+        <is>
+          <t>9:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1436">
+      <c r="A1436" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1436" s="7" t="inlineStr">
+        <is>
+          <t>Sophie van Hierden</t>
+        </is>
+      </c>
+      <c r="C1436" s="7" t="inlineStr">
+        <is>
+          <t>Nijkerk</t>
+        </is>
+      </c>
+      <c r="D1436" s="6" t="inlineStr">
+        <is>
+          <t>9:56</t>
+        </is>
+      </c>
+      <c r="E1436" s="6" t="inlineStr">
+        <is>
+          <t>9:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1437">
+      <c r="A1437" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1437" s="9" t="inlineStr">
+        <is>
+          <t>Jana Peek</t>
+        </is>
+      </c>
+      <c r="C1437" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1437" s="8" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="E1437" s="8" t="inlineStr">
+        <is>
+          <t>9:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1438">
+      <c r="A1438" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1438" s="7" t="inlineStr">
+        <is>
+          <t>Isa Hooijer</t>
+        </is>
+      </c>
+      <c r="C1438" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1438" s="6" t="inlineStr">
+        <is>
+          <t>10:20</t>
+        </is>
+      </c>
+      <c r="E1438" s="6" t="inlineStr">
+        <is>
+          <t>10:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1439">
+      <c r="A1439" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1439" s="9" t="inlineStr">
+        <is>
+          <t>Nora Woudenberg</t>
+        </is>
+      </c>
+      <c r="C1439" s="9" t="inlineStr">
+        <is>
+          <t>Amersfoort</t>
+        </is>
+      </c>
+      <c r="D1439" s="8" t="inlineStr">
+        <is>
+          <t>10:30</t>
+        </is>
+      </c>
+      <c r="E1439" s="8" t="inlineStr">
+        <is>
+          <t>10:26</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1440">
+      <c r="A1440" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1440" s="7" t="inlineStr">
+        <is>
+          <t>Ella Vos</t>
+        </is>
+      </c>
+      <c r="C1440" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1440" s="6" t="inlineStr">
+        <is>
+          <t>10:38</t>
+        </is>
+      </c>
+      <c r="E1440" s="6" t="inlineStr">
+        <is>
+          <t>10:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1441">
+      <c r="A1441" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1441" s="9" t="inlineStr">
+        <is>
+          <t>Naomi Blankenstijn</t>
+        </is>
+      </c>
+      <c r="C1441" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1441" s="8" t="inlineStr">
+        <is>
+          <t>10:45</t>
+        </is>
+      </c>
+      <c r="E1441" s="8" t="inlineStr">
+        <is>
+          <t>10:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1442">
+      <c r="A1442" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1442" s="7" t="inlineStr">
+        <is>
+          <t>Kornelia Krupa</t>
+        </is>
+      </c>
+      <c r="C1442" s="7" t="inlineStr">
+        <is>
+          <t>Kirchhundem</t>
+        </is>
+      </c>
+      <c r="D1442" s="6" t="inlineStr">
+        <is>
+          <t>10:47</t>
+        </is>
+      </c>
+      <c r="E1442" s="6" t="inlineStr">
+        <is>
+          <t>10:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1443">
+      <c r="A1443" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1443" s="9" t="inlineStr">
+        <is>
+          <t>Jarina Liefting</t>
+        </is>
+      </c>
+      <c r="C1443" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1443" s="8" t="inlineStr">
+        <is>
+          <t>10:55</t>
+        </is>
+      </c>
+      <c r="E1443" s="8" t="inlineStr">
+        <is>
+          <t>10:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1444">
+      <c r="A1444" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1444" s="7" t="inlineStr">
+        <is>
+          <t>Mila van Norel</t>
+        </is>
+      </c>
+      <c r="C1444" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1444" s="6" t="inlineStr">
+        <is>
+          <t>10:58</t>
+        </is>
+      </c>
+      <c r="E1444" s="6" t="inlineStr">
+        <is>
+          <t>10:49</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1445">
+      <c r="A1445" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1445" s="9" t="inlineStr">
+        <is>
+          <t>Liv Coenen</t>
+        </is>
+      </c>
+      <c r="C1445" s="9" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1445" s="8" t="inlineStr">
+        <is>
+          <t>11:02</t>
+        </is>
+      </c>
+      <c r="E1445" s="8" t="inlineStr">
+        <is>
+          <t>10:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1446">
+      <c r="A1446" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1446" s="7" t="inlineStr">
+        <is>
+          <t>Maud van de Bunt</t>
+        </is>
+      </c>
+      <c r="C1446" s="7" t="inlineStr">
+        <is>
+          <t>Kootwijkerbroek</t>
+        </is>
+      </c>
+      <c r="D1446" s="6" t="inlineStr">
+        <is>
+          <t>11:07</t>
+        </is>
+      </c>
+      <c r="E1446" s="6" t="inlineStr">
+        <is>
+          <t>10:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1447">
+      <c r="A1447" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1447" s="9" t="inlineStr">
+        <is>
+          <t>Vajèn van de Braak</t>
+        </is>
+      </c>
+      <c r="C1447" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1447" s="8" t="inlineStr">
+        <is>
+          <t>11:09</t>
+        </is>
+      </c>
+      <c r="E1447" s="8" t="inlineStr">
+        <is>
+          <t>10:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1448">
+      <c r="A1448" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1448" s="7" t="inlineStr">
+        <is>
+          <t>Kate Coenen</t>
+        </is>
+      </c>
+      <c r="C1448" s="7" t="inlineStr">
+        <is>
+          <t>Barneveld</t>
+        </is>
+      </c>
+      <c r="D1448" s="6" t="inlineStr">
+        <is>
+          <t>11:24</t>
+        </is>
+      </c>
+      <c r="E1448" s="6" t="inlineStr">
+        <is>
+          <t>11:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1449">
+      <c r="A1449" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1449" s="9" t="inlineStr">
+        <is>
+          <t>Alice Faber</t>
+        </is>
+      </c>
+      <c r="C1449" s="9" t="inlineStr">
+        <is>
+          <t>Arnhem</t>
+        </is>
+      </c>
+      <c r="D1449" s="8" t="inlineStr">
+        <is>
+          <t>11:26</t>
+        </is>
+      </c>
+      <c r="E1449" s="8" t="inlineStr">
+        <is>
+          <t>11:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1450">
+      <c r="A1450" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1450" s="7" t="inlineStr">
+        <is>
+          <t>Brenna Oud</t>
+        </is>
+      </c>
+      <c r="C1450" s="7" t="inlineStr">
+        <is>
+          <t>Garderen</t>
+        </is>
+      </c>
+      <c r="D1450" s="6" t="inlineStr">
+        <is>
+          <t>12:11</t>
+        </is>
+      </c>
+      <c r="E1450" s="6" t="inlineStr">
+        <is>
+          <t>12:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1451">
+      <c r="A1451" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1451" s="9" t="inlineStr">
+        <is>
+          <t>Anouk Beukhof</t>
+        </is>
+      </c>
+      <c r="C1451" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1451" s="8" t="inlineStr">
+        <is>
+          <t>12:12</t>
+        </is>
+      </c>
+      <c r="E1451" s="8" t="inlineStr">
+        <is>
+          <t>12:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1452">
+      <c r="A1452" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1452" s="7" t="inlineStr">
+        <is>
+          <t>Vajen Peters</t>
+        </is>
+      </c>
+      <c r="C1452" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1452" s="6" t="inlineStr">
+        <is>
+          <t>12:40</t>
+        </is>
+      </c>
+      <c r="E1452" s="6" t="inlineStr">
+        <is>
+          <t>12:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1453">
+      <c r="A1453" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1453" s="9" t="inlineStr">
+        <is>
+          <t>Indy Biwott</t>
+        </is>
+      </c>
+      <c r="C1453" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1453" s="8" t="inlineStr">
+        <is>
+          <t>13:11</t>
+        </is>
+      </c>
+      <c r="E1453" s="8" t="inlineStr">
+        <is>
+          <t>13:01</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1454">
+      <c r="A1454" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1454" s="7" t="inlineStr">
+        <is>
+          <t>Fiene Merkelijn</t>
+        </is>
+      </c>
+      <c r="C1454" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1454" s="6" t="inlineStr">
+        <is>
+          <t>13:11</t>
+        </is>
+      </c>
+      <c r="E1454" s="6" t="inlineStr">
+        <is>
+          <t>13:02</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1455">
+      <c r="A1455" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1455" s="9" t="inlineStr">
+        <is>
+          <t>Fenna van der Haar</t>
+        </is>
+      </c>
+      <c r="C1455" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1455" s="8" t="inlineStr">
+        <is>
+          <t>13:14</t>
+        </is>
+      </c>
+      <c r="E1455" s="8" t="inlineStr">
+        <is>
+          <t>13:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1456">
+      <c r="A1456" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B383" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A384" s="8" t="inlineStr">
+      <c r="B1456" s="7" t="inlineStr">
+        <is>
+          <t>Dieke Brons</t>
+        </is>
+      </c>
+      <c r="C1456" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1456" s="6" t="inlineStr">
+        <is>
+          <t>13:16</t>
+        </is>
+      </c>
+      <c r="E1456" s="6" t="inlineStr">
+        <is>
+          <t>13:09</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1457">
+      <c r="A1457" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B384" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A385" s="6" t="inlineStr">
+      <c r="B1457" s="9" t="inlineStr">
+        <is>
+          <t>Sarah van Veluw</t>
+        </is>
+      </c>
+      <c r="C1457" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1457" s="8" t="inlineStr">
+        <is>
+          <t>13:41</t>
+        </is>
+      </c>
+      <c r="E1457" s="8" t="inlineStr">
+        <is>
+          <t>13:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1458">
+      <c r="A1458" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B385" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A386" s="8" t="inlineStr">
+      <c r="B1458" s="7" t="inlineStr">
+        <is>
+          <t>Fien Gerritsen</t>
+        </is>
+      </c>
+      <c r="C1458" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1458" s="6" t="inlineStr">
+        <is>
+          <t>13:52</t>
+        </is>
+      </c>
+      <c r="E1458" s="6" t="inlineStr">
+        <is>
+          <t>13:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1459">
+      <c r="A1459" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="B386" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A387" s="6" t="inlineStr">
+      <c r="B1459" s="9" t="inlineStr">
+        <is>
+          <t>Jenthe van den Heuvel</t>
+        </is>
+      </c>
+      <c r="C1459" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1459" s="8" t="inlineStr">
+        <is>
+          <t>13:52</t>
+        </is>
+      </c>
+      <c r="E1459" s="8" t="inlineStr">
+        <is>
+          <t>13:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1460">
+      <c r="A1460" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="B387" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A388" s="8" t="inlineStr">
+      <c r="B1460" s="7" t="inlineStr">
+        <is>
+          <t>Noor Hijwegen</t>
+        </is>
+      </c>
+      <c r="C1460" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1460" s="6" t="inlineStr">
+        <is>
+          <t>13:55</t>
+        </is>
+      </c>
+      <c r="E1460" s="6" t="inlineStr">
+        <is>
+          <t>13:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1461">
+      <c r="A1461" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="B388" s="9" t="inlineStr">
-[...85 lines deleted...]
-      <c r="C391" s="7" t="inlineStr">
+      <c r="B1461" s="9" t="inlineStr">
+        <is>
+          <t>Jolijn Dijkman</t>
+        </is>
+      </c>
+      <c r="C1461" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1461" s="8" t="inlineStr">
+        <is>
+          <t>14:19</t>
+        </is>
+      </c>
+      <c r="E1461" s="8" t="inlineStr">
+        <is>
+          <t>14:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1462">
+      <c r="A1462" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1463">
+      <c r="A1463" s="4" t="inlineStr">
+        <is>
+          <t>G-RUN, G - RUN</t>
+        </is>
+      </c>
+      <c r="B1463" s="4"/>
+      <c r="C1463" s="4"/>
+      <c r="D1463" s="4"/>
+      <c r="E1463" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1464">
+      <c r="A1464" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1464" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1464" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1464" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1464" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1465">
+      <c r="A1465" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1465" s="7" t="inlineStr">
+        <is>
+          <t>Tino van den Brink</t>
+        </is>
+      </c>
+      <c r="C1465" s="7" t="inlineStr">
         <is>
           <t>Barneveld</t>
         </is>
       </c>
-      <c r="D391" s="6" t="inlineStr">
-[...3157 lines deleted...]
-      <c r="A510" s="8" t="inlineStr">
+      <c r="D1465" s="6" t="inlineStr">
+        <is>
+          <t>3:00</t>
+        </is>
+      </c>
+      <c r="E1465" s="6" t="inlineStr">
+        <is>
+          <t>2:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1466">
+      <c r="A1466" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B510" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A511" s="6" t="inlineStr">
+      <c r="B1466" s="9" t="inlineStr">
+        <is>
+          <t>Ricardo van Beusekom</t>
+        </is>
+      </c>
+      <c r="C1466" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1466" s="8" t="inlineStr">
+        <is>
+          <t>3:06</t>
+        </is>
+      </c>
+      <c r="E1466" s="8" t="inlineStr">
+        <is>
+          <t>3:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1467">
+      <c r="A1467" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B511" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A512" s="8" t="inlineStr">
+      <c r="B1467" s="7" t="inlineStr">
+        <is>
+          <t>Elena Dijkhuizen</t>
+        </is>
+      </c>
+      <c r="C1467" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1467" s="6" t="inlineStr">
+        <is>
+          <t>3:34</t>
+        </is>
+      </c>
+      <c r="E1467" s="6" t="inlineStr">
+        <is>
+          <t>3:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1468">
+      <c r="A1468" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B512" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A513" s="6" t="inlineStr">
+      <c r="B1468" s="9" t="inlineStr">
+        <is>
+          <t>Patrick Huurdeman</t>
+        </is>
+      </c>
+      <c r="C1468" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1468" s="8" t="inlineStr">
+        <is>
+          <t>3:40</t>
+        </is>
+      </c>
+      <c r="E1468" s="8" t="inlineStr">
+        <is>
+          <t>3:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1469">
+      <c r="A1469" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B513" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A514" s="8" t="inlineStr">
+      <c r="B1469" s="7" t="inlineStr">
+        <is>
+          <t>Luuk Boer</t>
+        </is>
+      </c>
+      <c r="C1469" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1469" s="6" t="inlineStr">
+        <is>
+          <t>3:54</t>
+        </is>
+      </c>
+      <c r="E1469" s="6" t="inlineStr">
+        <is>
+          <t>3:51</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1470">
+      <c r="A1470" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
-      <c r="B514" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A515" s="6" t="inlineStr">
+      <c r="B1470" s="9" t="inlineStr">
+        <is>
+          <t>Yemi Beelen</t>
+        </is>
+      </c>
+      <c r="C1470" s="9" t="inlineStr">
+        <is>
+          <t>Marknesse</t>
+        </is>
+      </c>
+      <c r="D1470" s="8" t="inlineStr">
+        <is>
+          <t>4:15</t>
+        </is>
+      </c>
+      <c r="E1470" s="8" t="inlineStr">
+        <is>
+          <t>4:14</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1471">
+      <c r="A1471" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="B515" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A516" s="8" t="inlineStr">
+      <c r="B1471" s="7" t="inlineStr">
+        <is>
+          <t>Corne Jaquet</t>
+        </is>
+      </c>
+      <c r="C1471" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1471" s="6" t="inlineStr">
+        <is>
+          <t>4:36</t>
+        </is>
+      </c>
+      <c r="E1471" s="6" t="inlineStr">
+        <is>
+          <t>4:29</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1472">
+      <c r="A1472" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B516" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A517" s="6" t="inlineStr">
+      <c r="B1472" s="9" t="inlineStr">
+        <is>
+          <t>Romy Verweij</t>
+        </is>
+      </c>
+      <c r="C1472" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1472" s="8" t="inlineStr">
+        <is>
+          <t>4:44</t>
+        </is>
+      </c>
+      <c r="E1472" s="8" t="inlineStr">
+        <is>
+          <t>4:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1473">
+      <c r="A1473" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="B517" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A518" s="8" t="inlineStr">
+      <c r="B1473" s="7" t="inlineStr">
+        <is>
+          <t>Thom van Middendorp</t>
+        </is>
+      </c>
+      <c r="C1473" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1473" s="6" t="inlineStr">
+        <is>
+          <t>4:50</t>
+        </is>
+      </c>
+      <c r="E1473" s="6" t="inlineStr">
+        <is>
+          <t>4:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1474">
+      <c r="A1474" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="B518" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A519" s="6" t="inlineStr">
+      <c r="B1474" s="9" t="inlineStr">
+        <is>
+          <t>Nathan Liefting</t>
+        </is>
+      </c>
+      <c r="C1474" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1474" s="8" t="inlineStr">
+        <is>
+          <t>6:04</t>
+        </is>
+      </c>
+      <c r="E1474" s="8" t="inlineStr">
+        <is>
+          <t>6:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1475">
+      <c r="A1475" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="B519" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A520" s="8" t="inlineStr">
+      <c r="B1475" s="7" t="inlineStr">
+        <is>
+          <t>Maarten Kooij</t>
+        </is>
+      </c>
+      <c r="C1475" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1475" s="6" t="inlineStr">
+        <is>
+          <t>6:11</t>
+        </is>
+      </c>
+      <c r="E1475" s="6" t="inlineStr">
+        <is>
+          <t>6:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1476">
+      <c r="A1476" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="B520" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A521" s="6" t="inlineStr">
+      <c r="B1476" s="9" t="inlineStr">
+        <is>
+          <t>Stephanie Tollenaar</t>
+        </is>
+      </c>
+      <c r="C1476" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1476" s="8" t="inlineStr">
+        <is>
+          <t>6:24</t>
+        </is>
+      </c>
+      <c r="E1476" s="8" t="inlineStr">
+        <is>
+          <t>6:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1477">
+      <c r="A1477" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B521" s="7" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A522" s="8" t="inlineStr">
+      <c r="B1477" s="7" t="inlineStr">
+        <is>
+          <t>Kevin Waaijenberg</t>
+        </is>
+      </c>
+      <c r="C1477" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1477" s="6" t="inlineStr">
+        <is>
+          <t>6:35</t>
+        </is>
+      </c>
+      <c r="E1477" s="6" t="inlineStr">
+        <is>
+          <t>6:30</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1478">
+      <c r="A1478" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="B522" s="9" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A523" s="6" t="inlineStr">
+      <c r="B1478" s="9" t="inlineStr">
+        <is>
+          <t>Judith Hagen</t>
+        </is>
+      </c>
+      <c r="C1478" s="9" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1478" s="8" t="inlineStr">
+        <is>
+          <t>6:50</t>
+        </is>
+      </c>
+      <c r="E1478" s="8" t="inlineStr">
+        <is>
+          <t>6:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1479">
+      <c r="A1479" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B523" s="7" t="inlineStr">
-[...21667 lines deleted...]
-      <c r="D1337" s="6" t="inlineStr">
+      <c r="B1479" s="7" t="inlineStr">
+        <is>
+          <t>Carin van Donselaar</t>
+        </is>
+      </c>
+      <c r="C1479" s="7" t="inlineStr">
+        <is>
+          <t>Voorthuizen</t>
+        </is>
+      </c>
+      <c r="D1479" s="6" t="inlineStr">
         <is>
           <t>7:02</t>
         </is>
       </c>
-      <c r="E1337" s="6" t="inlineStr">
-[...3740 lines deleted...]
-      <c r="E1480" s="6" t="inlineStr">
+      <c r="E1479" s="6" t="inlineStr">
         <is>
           <t>6:55</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">